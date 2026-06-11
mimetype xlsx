--- v0 (2025-12-10)
+++ v1 (2026-06-11)
@@ -1,5210 +1,4297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/f4dd54fdcc2a60a7/Documents/Stats/Matrices/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/f4dd54fdcc2a60a7/Documents/Lin Algebra Intro/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="202" documentId="8_{14E6D6EF-88AC-42B7-AA22-719AF0A3EEDB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{40E22F68-B89F-43A7-B303-D63151DF405B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{86EB4681-FDDB-4DED-8355-8D2F588007B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="3" activeTab="12" xr2:uid="{0D897852-A557-4C1E-808B-B5FA9F924B9C}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{19BC8F5E-B4F0-4284-9ED8-F713296BAB60}"/>
   </bookViews>
   <sheets>
-    <sheet name="Matrix ops" sheetId="3" r:id="rId1"/>
-[...12 lines deleted...]
-    <sheet name="PCA Score" sheetId="16" r:id="rId14"/>
+    <sheet name="Vector ops" sheetId="1" r:id="rId1"/>
+    <sheet name="Matrix ops" sheetId="7" r:id="rId2"/>
+    <sheet name="Determinants" sheetId="8" r:id="rId3"/>
+    <sheet name="Traces" sheetId="4" r:id="rId4"/>
+    <sheet name="Vector projection" sheetId="3" r:id="rId5"/>
+    <sheet name="Projection 2" sheetId="2" r:id="rId6"/>
+    <sheet name="Diagonal" sheetId="9" r:id="rId7"/>
+    <sheet name="Eigen" sheetId="10" r:id="rId8"/>
+    <sheet name="EVD" sheetId="12" r:id="rId9"/>
+    <sheet name="SVD" sheetId="11" r:id="rId10"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId15"/>
+    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
   </externalReferences>
+  <definedNames>
+    <definedName name="r_0">[1]Sheet17!$A$3:$A$264</definedName>
+    <definedName name="r_1">[1]Sheet17!$B$3:$B$264</definedName>
+    <definedName name="r_2">[1]Sheet17!$C$3:$C$264</definedName>
+    <definedName name="r_3">[1]Sheet17!$D$3:$D$264</definedName>
+    <definedName name="r_4">[1]Sheet17!$E$3:$E$264</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Q3" i="6" l="1"/>
-[...120 lines deleted...]
-  <c r="C17" i="1"/>
+  <c r="H3" i="1" l="1" a="1"/>
+  <c r="H3" i="1" s="1"/>
+  <c r="T2" i="11" a="1"/>
+  <c r="T2" i="11" s="1"/>
+  <c r="T35" i="11"/>
+  <c r="T33" i="11"/>
+  <c r="A9" i="12" l="1"/>
+  <c r="A13" i="12" s="1" a="1"/>
+  <c r="A13" i="12" s="1"/>
+  <c r="D9" i="12"/>
+  <c r="D13" i="12" s="1" a="1"/>
+  <c r="D13" i="12" s="1"/>
+  <c r="C9" i="12"/>
+  <c r="C13" i="12" s="1" a="1"/>
+  <c r="C13" i="12" s="1"/>
+  <c r="B9" i="12"/>
+  <c r="B13" i="12" s="1" a="1"/>
+  <c r="B13" i="12" s="1"/>
+  <c r="C8" i="11" a="1"/>
+  <c r="C8" i="11" s="1"/>
+  <c r="D8" i="11" a="1"/>
+  <c r="D8" i="11" s="1"/>
+  <c r="E8" i="11" a="1"/>
+  <c r="E8" i="11" s="1"/>
+  <c r="B8" i="11" a="1"/>
+  <c r="B8" i="11" s="1"/>
+  <c r="N35" i="11"/>
+  <c r="A10" i="12"/>
+  <c r="B30" i="11"/>
+  <c r="A18" i="12"/>
+  <c r="H13" i="11"/>
+  <c r="T15" i="11"/>
+  <c r="B20" i="11"/>
+  <c r="N15" i="11" a="1"/>
+  <c r="L19" i="12"/>
+  <c r="N9" i="11" a="1"/>
+  <c r="T22" i="11"/>
+  <c r="B37" i="11"/>
+  <c r="T27" i="11"/>
+  <c r="H26" i="11"/>
+  <c r="N7" i="11"/>
+  <c r="N13" i="11"/>
+  <c r="H19" i="11"/>
+  <c r="N20" i="11"/>
+  <c r="T20" i="11"/>
+  <c r="F13" i="12"/>
+  <c r="F6" i="12"/>
+  <c r="T29" i="11"/>
+  <c r="L9" i="12"/>
+  <c r="F17" i="12"/>
+  <c r="H6" i="11"/>
+  <c r="V13" i="12"/>
+  <c r="N2" i="11" a="1"/>
+  <c r="T7" i="11"/>
+  <c r="V6" i="12"/>
+  <c r="B16" i="11" l="1" a="1"/>
+  <c r="F9" i="12" a="1"/>
+  <c r="F2" i="12" a="1"/>
+  <c r="N2" i="11"/>
+  <c r="N15" i="11"/>
+  <c r="N9" i="11"/>
+  <c r="B16" i="11" l="1"/>
+  <c r="F9" i="12"/>
+  <c r="N30" i="11" a="1"/>
+  <c r="N30" i="11" s="1"/>
+  <c r="F2" i="12"/>
+  <c r="L12" i="12" a="1"/>
+  <c r="H2" i="11" a="1"/>
+  <c r="T10" i="11" a="1"/>
+  <c r="H15" i="11" a="1"/>
+  <c r="L2" i="12" a="1"/>
+  <c r="H9" i="11" a="1"/>
+  <c r="B23" i="11" a="1"/>
+  <c r="T10" i="11" l="1"/>
+  <c r="T32" i="11" s="1"/>
+  <c r="T34" i="11" s="1"/>
+  <c r="U32" i="11"/>
+  <c r="U34" i="11" s="1"/>
+  <c r="W32" i="11"/>
+  <c r="W34" i="11" s="1"/>
+  <c r="V32" i="11"/>
+  <c r="V34" i="11" s="1"/>
+  <c r="V28" i="11"/>
+  <c r="W28" i="11"/>
+  <c r="U28" i="11"/>
+  <c r="H15" i="11"/>
+  <c r="H2" i="11"/>
+  <c r="H9" i="11"/>
+  <c r="B23" i="11"/>
+  <c r="T28" i="11" s="1"/>
+  <c r="V19" i="11"/>
+  <c r="Q26" i="11"/>
+  <c r="U19" i="11"/>
+  <c r="W19" i="11"/>
+  <c r="P25" i="11"/>
+  <c r="O24" i="11"/>
+  <c r="T5" i="12"/>
+  <c r="S4" i="12"/>
+  <c r="R3" i="12"/>
+  <c r="T15" i="12"/>
+  <c r="S14" i="12"/>
+  <c r="R13" i="12"/>
+  <c r="G16" i="12"/>
+  <c r="I16" i="12"/>
+  <c r="H16" i="12"/>
+  <c r="L12" i="12"/>
+  <c r="Q12" i="12" s="1"/>
+  <c r="L2" i="12"/>
+  <c r="V9" i="12" l="1" a="1"/>
+  <c r="V9" i="12" s="1"/>
+  <c r="T19" i="11"/>
+  <c r="H22" i="11" a="1"/>
+  <c r="H22" i="11" s="1"/>
+  <c r="N23" i="11"/>
+  <c r="B33" i="11" s="1" a="1"/>
+  <c r="B33" i="11" s="1"/>
+  <c r="F16" i="12"/>
+  <c r="Q2" i="12"/>
+  <c r="V2" i="12" s="1" a="1"/>
+  <c r="V2" i="12" s="1"/>
+  <c r="B11" i="10" a="1"/>
+  <c r="B11" i="10" s="1"/>
+  <c r="Q7" i="10"/>
+  <c r="B6" i="10" a="1"/>
+  <c r="B6" i="10" s="1"/>
+  <c r="E8" i="9" a="1"/>
+  <c r="E8" i="9" s="1"/>
+  <c r="G26" i="1" a="1"/>
+  <c r="G26" i="1" s="1"/>
+  <c r="E22" i="2" a="1"/>
+  <c r="E22" i="2" s="1"/>
+  <c r="A22" i="2" a="1"/>
+  <c r="A22" i="2" s="1"/>
+  <c r="P6" i="1"/>
+  <c r="Y2" i="1" a="1"/>
+  <c r="Y2" i="1" s="1"/>
+  <c r="H7" i="1"/>
+  <c r="D19" i="1" a="1"/>
+  <c r="D19" i="1" s="1"/>
+  <c r="D3" i="1" a="1"/>
+  <c r="D3" i="1" s="1"/>
+  <c r="D14" i="1" a="1"/>
+  <c r="T28" i="1"/>
+  <c r="R25" i="1" a="1"/>
+  <c r="R25" i="1" s="1"/>
+  <c r="T25" i="1" s="1" a="1"/>
+  <c r="T25" i="1" s="1"/>
+  <c r="D8" i="1" a="1"/>
+  <c r="D8" i="1" s="1"/>
+  <c r="H5" i="1"/>
+  <c r="K9" i="1" a="1"/>
+  <c r="H11" i="1" a="1"/>
+  <c r="H11" i="1" s="1"/>
+  <c r="K3" i="1" a="1"/>
+  <c r="H19" i="1" a="1"/>
+  <c r="H19" i="1" s="1"/>
+  <c r="K19" i="1" a="1"/>
+  <c r="K19" i="1" s="1"/>
+  <c r="H15" i="1" a="1"/>
+  <c r="H15" i="1" s="1"/>
+  <c r="P3" i="1"/>
+  <c r="P11" i="1" s="1" a="1"/>
+  <c r="P11" i="1" s="1"/>
+  <c r="P21" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="R17" i="1" a="1"/>
+  <c r="R17" i="1" s="1"/>
+  <c r="D25" i="1" a="1"/>
+  <c r="D25" i="1" s="1"/>
+  <c r="J2" i="8" a="1"/>
+  <c r="J2" i="8" s="1"/>
+  <c r="G3" i="8"/>
+  <c r="J9" i="8" a="1"/>
+  <c r="J9" i="8" s="1"/>
+  <c r="G10" i="8"/>
+  <c r="J17" i="8" a="1"/>
+  <c r="J17" i="8" s="1"/>
+  <c r="G18" i="8"/>
+  <c r="G3" i="7" a="1"/>
+  <c r="G3" i="7" s="1"/>
+  <c r="F8" i="7" a="1"/>
+  <c r="F8" i="7" s="1"/>
+  <c r="H13" i="7" a="1"/>
+  <c r="H13" i="7" s="1"/>
+  <c r="P2" i="7" a="1"/>
+  <c r="P2" i="7" s="1"/>
+  <c r="Q7" i="7" a="1"/>
+  <c r="Q7" i="7" s="1"/>
+  <c r="T7" i="7" a="1"/>
+  <c r="T7" i="7" s="1"/>
+  <c r="F14" i="4" a="1"/>
+  <c r="F14" i="4" s="1"/>
+  <c r="G2" i="4"/>
+  <c r="C9" i="4" a="1"/>
+  <c r="C9" i="4" s="1"/>
+  <c r="A7" i="3" a="1"/>
+  <c r="A7" i="3" s="1"/>
+  <c r="A25" i="3" a="1"/>
+  <c r="A25" i="3" s="1"/>
+  <c r="G26" i="3" a="1"/>
+  <c r="G26" i="3" s="1"/>
+  <c r="J21" i="3" s="1" a="1"/>
+  <c r="J21" i="3" s="1"/>
+  <c r="J32" i="3" s="1" a="1"/>
+  <c r="J32" i="3" s="1"/>
+  <c r="A11" i="3"/>
+  <c r="B11" i="3"/>
+  <c r="A30" i="3" a="1"/>
+  <c r="A30" i="3" s="1"/>
+  <c r="C13" i="3"/>
+  <c r="E15" i="3" a="1"/>
+  <c r="E15" i="3" s="1"/>
+  <c r="H3" i="2" a="1"/>
+  <c r="H3" i="2" s="1"/>
+  <c r="F3" i="2" s="1" a="1"/>
+  <c r="F3" i="2" s="1"/>
+  <c r="B9" i="2" a="1"/>
+  <c r="B9" i="2" s="1"/>
+  <c r="F9" i="2" s="1" a="1"/>
+  <c r="F9" i="2" s="1"/>
+  <c r="K9" i="2" s="1" a="1"/>
+  <c r="K9" i="2" s="1"/>
+  <c r="K2" i="2" s="1" a="1"/>
+  <c r="K2" i="2" s="1"/>
+  <c r="AI11" i="2"/>
+  <c r="AG12" i="2"/>
+  <c r="AH12" i="2"/>
+  <c r="AH13" i="2" s="1"/>
+  <c r="AH14" i="2" s="1"/>
+  <c r="AH15" i="2" s="1"/>
+  <c r="AH16" i="2" s="1"/>
+  <c r="AH17" i="2" s="1"/>
+  <c r="AH18" i="2" s="1"/>
+  <c r="AH19" i="2" s="1"/>
+  <c r="AH20" i="2" s="1"/>
+  <c r="AC21" i="2" s="1"/>
+  <c r="AD22" i="2" s="1"/>
+  <c r="AD23" i="2" s="1"/>
+  <c r="AD24" i="2" s="1"/>
+  <c r="AD25" i="2" s="1"/>
+  <c r="AD26" i="2" s="1"/>
+  <c r="I15" i="4"/>
+  <c r="T22" i="1"/>
+  <c r="A24" i="2"/>
+  <c r="E9" i="3"/>
+  <c r="D11" i="1"/>
+  <c r="P14" i="1"/>
+  <c r="K9" i="3"/>
+  <c r="E24" i="2"/>
+  <c r="G4" i="8"/>
+  <c r="K6" i="1"/>
+  <c r="D13" i="3"/>
+  <c r="T9" i="7"/>
+  <c r="S3" i="4"/>
+  <c r="D23" i="3"/>
+  <c r="H5" i="2"/>
+  <c r="Q8" i="10"/>
+  <c r="E29" i="2"/>
+  <c r="L16" i="10"/>
+  <c r="B13" i="11"/>
+  <c r="M17" i="10"/>
+  <c r="P4" i="7"/>
+  <c r="F16" i="4"/>
+  <c r="S2" i="4" a="1"/>
+  <c r="K12" i="2"/>
+  <c r="V22" i="1"/>
+  <c r="R22" i="1"/>
+  <c r="D6" i="1"/>
+  <c r="F6" i="2"/>
+  <c r="L5" i="10"/>
+  <c r="H4" i="1"/>
+  <c r="R28" i="1"/>
+  <c r="G6" i="4"/>
+  <c r="H12" i="1"/>
+  <c r="Q9" i="7"/>
+  <c r="K13" i="3"/>
+  <c r="G3" i="4"/>
+  <c r="C11" i="4"/>
   <c r="D17" i="1"/>
-  <c r="B18" i="1"/>
-[...557 lines deleted...]
-  <c r="J23" i="4"/>
+  <c r="G5" i="4" a="1"/>
+  <c r="I14" i="4" a="1"/>
+  <c r="I9" i="3"/>
+  <c r="K5" i="3"/>
+  <c r="P7" i="1"/>
+  <c r="G5" i="3"/>
+  <c r="B13" i="10"/>
+  <c r="A8" i="3"/>
+  <c r="H15" i="7"/>
+  <c r="I26" i="2"/>
+  <c r="Q11" i="10"/>
+  <c r="F9" i="4" a="1"/>
+  <c r="F10" i="4"/>
+  <c r="N18" i="10"/>
+  <c r="V10" i="10"/>
+  <c r="T13" i="1"/>
+  <c r="A16" i="3"/>
+  <c r="D27" i="1"/>
+  <c r="G5" i="7"/>
+  <c r="H10" i="4"/>
+  <c r="R18" i="1"/>
+  <c r="H10" i="10"/>
+  <c r="K16" i="3"/>
+  <c r="J33" i="3"/>
+  <c r="J23" i="3"/>
+  <c r="G9" i="3"/>
+  <c r="B8" i="10"/>
+  <c r="O22" i="1"/>
+  <c r="B13" i="2"/>
+  <c r="K3" i="2"/>
+  <c r="D22" i="1"/>
+  <c r="J22" i="8"/>
+  <c r="Y4" i="1"/>
+  <c r="J14" i="8"/>
+  <c r="K15" i="4"/>
+  <c r="K12" i="1"/>
+  <c r="A29" i="2"/>
+  <c r="T26" i="1"/>
+  <c r="I11" i="9"/>
+  <c r="S10" i="4"/>
+  <c r="K22" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="A31" i="3"/>
+  <c r="H19" i="10"/>
+  <c r="I2" i="4" a="1"/>
+  <c r="R12" i="1"/>
+  <c r="G19" i="8"/>
+  <c r="F10" i="7"/>
+  <c r="I5" i="9"/>
+  <c r="H20" i="1"/>
+  <c r="I3" i="4"/>
+  <c r="E17" i="3"/>
+  <c r="D12" i="3"/>
+  <c r="J3" i="8"/>
+  <c r="S9" i="4" a="1"/>
+  <c r="H6" i="1"/>
+  <c r="A27" i="3"/>
+  <c r="E5" i="3"/>
+  <c r="G11" i="8"/>
+  <c r="T29" i="1"/>
+  <c r="H7" i="10" a="1"/>
+  <c r="M5" i="3"/>
+  <c r="G23" i="3"/>
+  <c r="V2" i="10" a="1"/>
+  <c r="P4" i="1"/>
+  <c r="H12" i="10" a="1"/>
+  <c r="A12" i="3"/>
+  <c r="G28" i="3"/>
+  <c r="I5" i="3"/>
+  <c r="H16" i="1"/>
+  <c r="F12" i="2"/>
+  <c r="L11" i="10"/>
+  <c r="W26" i="11" l="1"/>
+  <c r="V26" i="11"/>
+  <c r="U26" i="11"/>
+  <c r="T26" i="11"/>
+  <c r="S2" i="4"/>
+  <c r="I2" i="4"/>
+  <c r="I14" i="4"/>
+  <c r="K14" i="4" s="1"/>
+  <c r="H7" i="10"/>
+  <c r="S9" i="4"/>
   <c r="G5" i="4"/>
-  <c r="K9" i="5"/>
-[...394 lines deleted...]
-  <c r="C30" i="7" s="1"/>
+  <c r="F9" i="4"/>
+  <c r="H9" i="4" s="1"/>
+  <c r="V2" i="10"/>
+  <c r="Q10" i="10" s="1"/>
+  <c r="L15" i="10"/>
+  <c r="M8" i="10" a="1"/>
+  <c r="M8" i="10" s="1"/>
+  <c r="M15" i="10"/>
+  <c r="H12" i="10"/>
+  <c r="L8" i="10" s="1" a="1"/>
+  <c r="L8" i="10" s="1"/>
+  <c r="L2" i="10" a="1"/>
+  <c r="L2" i="10" s="1"/>
+  <c r="N15" i="10"/>
+  <c r="N8" i="10" a="1"/>
+  <c r="N8" i="10" s="1"/>
+  <c r="I8" i="9" a="1"/>
+  <c r="I8" i="9" s="1"/>
+  <c r="I2" i="9" a="1"/>
+  <c r="I2" i="9" s="1"/>
+  <c r="AG13" i="2"/>
+  <c r="AI12" i="2"/>
+  <c r="R21" i="1"/>
+  <c r="D14" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K3" i="1"/>
+  <c r="T11" i="1" a="1"/>
+  <c r="T11" i="1" s="1"/>
+  <c r="R11" i="1"/>
+  <c r="T21" i="1"/>
+  <c r="V21" i="1" s="1"/>
+  <c r="A15" i="3"/>
+  <c r="E3" i="3" s="1" a="1"/>
+  <c r="E3" i="3" s="1"/>
+  <c r="I4" i="3"/>
+  <c r="G8" i="3" s="1"/>
+  <c r="E8" i="3"/>
+  <c r="D21" i="3" a="1"/>
+  <c r="D21" i="3" s="1"/>
+  <c r="G21" i="3" s="1" a="1"/>
+  <c r="G21" i="3" s="1"/>
+  <c r="V21" i="11" l="1"/>
+  <c r="U21" i="11"/>
+  <c r="W21" i="11"/>
+  <c r="T21" i="11"/>
+  <c r="A27" i="2" a="1"/>
+  <c r="A27" i="2" s="1"/>
+  <c r="I23" i="2" s="1" a="1"/>
+  <c r="I23" i="2" s="1"/>
+  <c r="AG14" i="2"/>
+  <c r="AI13" i="2"/>
+  <c r="M4" i="3"/>
+  <c r="G3" i="3" a="1"/>
+  <c r="G3" i="3" s="1"/>
+  <c r="K4" i="3"/>
+  <c r="I8" i="3"/>
+  <c r="K8" i="3" s="1"/>
+  <c r="E27" i="2" l="1" a="1"/>
+  <c r="E27" i="2" s="1"/>
+  <c r="AI14" i="2"/>
+  <c r="AG15" i="2"/>
+  <c r="K12" i="3" a="1"/>
+  <c r="K12" i="3" s="1"/>
+  <c r="K15" i="3" a="1"/>
+  <c r="K15" i="3" s="1"/>
+  <c r="C12" i="3" a="1"/>
+  <c r="C12" i="3" s="1"/>
+  <c r="AI15" i="2" l="1"/>
+  <c r="AG16" i="2"/>
+  <c r="AI16" i="2" l="1"/>
+  <c r="AG17" i="2"/>
+  <c r="AG18" i="2" l="1"/>
+  <c r="AI17" i="2"/>
+  <c r="AI18" i="2" l="1"/>
+  <c r="AG19" i="2"/>
+  <c r="AI19" i="2" l="1"/>
+  <c r="AG20" i="2"/>
+  <c r="AI20" i="2" l="1"/>
+  <c r="AB21" i="2"/>
+  <c r="AC22" i="2" l="1"/>
+  <c r="AD21" i="2"/>
+  <c r="AC23" i="2" l="1"/>
+  <c r="AE22" i="2"/>
+  <c r="AC24" i="2" l="1"/>
+  <c r="AE23" i="2"/>
+  <c r="AC25" i="2" l="1"/>
+  <c r="AE24" i="2"/>
+  <c r="AC26" i="2" l="1"/>
+  <c r="AE26" i="2" s="1"/>
+  <c r="AE25" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="167">
   <si>
-    <t>A</t>
-[...7 lines deleted...]
-  <si>
+    <r>
+      <t>x=(A</t>
+    </r>
     <r>
       <rPr>
-        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-1</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>A</t>
     </r>
     <r>
       <rPr>
+        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> normalised by row</t>
-[...12 lines deleted...]
-      <t>A</t>
+      <t>T</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> normalised by column</t>
+      <t>b</t>
     </r>
   </si>
   <si>
     <r>
+      <t>A</t>
+    </r>
+    <r>
       <rPr>
-        <b/>
+        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>A</t>
+      <t>T</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> min-max column normalisation</t>
+      <t>Ax</t>
     </r>
   </si>
   <si>
+    <t>proj = A x</t>
+  </si>
+  <si>
+    <r>
+      <t>A</t>
+    </r>
     <r>
       <rPr>
-        <b/>
+        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>A</t>
+      <t>T</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> min-max row normalisation</t>
+      <t xml:space="preserve"> b</t>
     </r>
   </si>
   <si>
     <r>
+      <t>A</t>
+    </r>
+    <r>
       <rPr>
-        <b/>
+        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>A</t>
+      <t>T</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> normalised by Frobenius norm</t>
+      <t xml:space="preserve"> A</t>
     </r>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>A</t>
   </si>
   <si>
-    <r>
-[...19 lines deleted...]
-    </r>
+    <t>b</t>
   </si>
   <si>
-    <t>v</t>
+    <t>Method 3</t>
   </si>
   <si>
-    <t>Norm</t>
-[...82 lines deleted...]
-      <t>L</t>
+    <r>
+      <t>r = vector perpendicular to the plane A and to proj</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>F</t>
-[...26 lines deleted...]
-      <t>2</t>
+      <t>A</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> but requires a matrix</t>
+      <t>(b)</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>L</t>
+    <t xml:space="preserve">     = vector from origin to projection</t>
+  </si>
+  <si>
+    <r>
+      <t>proj</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(b) = projection of vector b onto plane A</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>A = span(a</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>1</t>
     </r>
-  </si>
-[...2 lines deleted...]
-      <t>L</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>,a</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>) is a subspace (a plane in this case) defined by the two vectors, i.e. columns of matrix A</t>
+    </r>
   </si>
   <si>
-    <r>
-      <t>L</t>
+    <t>Resid starts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Residual r = b - </t>
+  </si>
+  <si>
+    <r>
+      <t>proj</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>p</t>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(b)=P </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> b</t>
     </r>
   </si>
   <si>
     <r>
-      <t>L</t>
+      <t>P=A(A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+  </si>
+  <si>
+    <t>Z</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Method 2</t>
+  </si>
+  <si>
+    <t>Resid. End</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>proj</t>
+  </si>
+  <si>
+    <t>y</t>
+  </si>
+  <si>
+    <t>x</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <r>
+      <t>=A(A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A)</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>proj</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>0</t>
-[...4 lines deleted...]
-      <t>L</t>
+      <t>A</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(b) = A </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>∞</t>
+      <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <r>
-      <t>L</t>
+      <t xml:space="preserve">Test: 0 = r </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> proj</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>W</t>
     </r>
-  </si>
-[...11 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> standardised</t>
+      <t>(b)</t>
     </r>
   </si>
   <si>
-    <t>N=</t>
+    <t>Method 1</t>
   </si>
   <si>
+    <t>Plane</t>
+  </si>
+  <si>
+    <r>
+      <t>P</t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
-      <t>1/Ö</t>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>v = 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>u</t>
+    </r>
+  </si>
+  <si>
+    <t>(4,2) = 2 (2,1)</t>
+  </si>
+  <si>
+    <r>
+      <t>v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>N=</t>
+      <t xml:space="preserve"> v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> = 0</t>
     </r>
   </si>
   <si>
-    <t>See: https://www.exceltip.com/tips/matrix-properties-and-matrix-calculations-in-excel.html</t>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
   </si>
   <si>
     <r>
-      <t>B C</t>
+      <t xml:space="preserve">Dot product is </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>»</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>zero</t>
+    </r>
+  </si>
+  <si>
+    <t>Check direction</t>
+  </si>
+  <si>
+    <t>Check orthogonality</t>
+  </si>
+  <si>
+    <r>
+      <t>Dot product u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>u</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = 0</t>
+    </r>
+  </si>
+  <si>
+    <t>Check</t>
+  </si>
+  <si>
+    <r>
+      <t>Alternative v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>q</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> deg.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">q </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>radians</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">cos </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>q</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Outer product u</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>(u</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>v)</t>
+    </r>
+  </si>
+  <si>
+    <t>Residual</t>
+  </si>
+  <si>
+    <r>
+      <t>v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>Projection matrix P</t>
+  </si>
+  <si>
+    <t>v</t>
+  </si>
+  <si>
+    <t>u</t>
+  </si>
+  <si>
+    <r>
+      <t>v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <t>v1</t>
+  </si>
+  <si>
+    <r>
+      <t>Decompose v to v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> and v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, so that v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>úú</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u and v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>^</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> (Projection of v to u)</t>
+    </r>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>or</t>
+  </si>
+  <si>
+    <r>
+      <t>tr(A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> A)</t>
+    </r>
+  </si>
+  <si>
+    <t>tr(N)</t>
+  </si>
+  <si>
+    <t>tr(M)</t>
+  </si>
+  <si>
+    <r>
+      <t>tr(B</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> A)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>B</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> A</t>
+    </r>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>det(B)</t>
+  </si>
+  <si>
+    <t>B A</t>
+  </si>
+  <si>
+    <t>A B</t>
+  </si>
+  <si>
+    <t>Matrix B</t>
+  </si>
+  <si>
+    <t>Matrix A</t>
+  </si>
+  <si>
+    <t>4u + 5v</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">A </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> v</t>
+    </r>
+  </si>
+  <si>
+    <t>Vector v</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">A </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> B</t>
+    </r>
+  </si>
+  <si>
+    <t>Scalar s</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">s </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10.8"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> A</t>
+    </r>
+  </si>
+  <si>
+    <t>A+B</t>
+  </si>
+  <si>
+    <t>Matrices</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">v </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>T</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> v</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">u </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> v</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>T</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">u </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>T</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">u </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> v</t>
+    </r>
+  </si>
+  <si>
+    <t>det(C)</t>
+  </si>
+  <si>
+    <r>
+      <t>C</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>-1</t>
     </r>
   </si>
   <si>
-    <t>B / C</t>
+    <t>q</t>
   </si>
   <si>
     <r>
-      <t>A B</t>
+      <t xml:space="preserve">q </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>in rad.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>cos(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>q</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>B</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>-1</t>
     </r>
   </si>
   <si>
-    <t>A / B</t>
+    <t>det(A)</t>
   </si>
   <si>
-    <t>detC</t>
+    <t>u - v</t>
   </si>
   <si>
-    <t>detB</t>
-[...6 lines deleted...]
-      <t>C</t>
+    <r>
+      <t>A</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>-1</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>B</t>
+    <t>Dot Product</t>
+  </si>
+  <si>
+    <t>Cross Product</t>
+  </si>
+  <si>
+    <t>Addition</t>
+  </si>
+  <si>
+    <t>Subtraction</t>
+  </si>
+  <si>
+    <t>Linear combination</t>
+  </si>
+  <si>
+    <t>Angle</t>
+  </si>
+  <si>
+    <t>The magnitude / The norm</t>
+  </si>
+  <si>
+    <t>Normalised vector</t>
+  </si>
+  <si>
+    <t>u+v</t>
+  </si>
+  <si>
+    <t>Vector u</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">s </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>´</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">s </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>´</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> v</t>
+    </r>
+  </si>
+  <si>
+    <t>u + v</t>
+  </si>
+  <si>
+    <r>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b=A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Ax</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t xml:space="preserve">® </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>x</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>=</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A)</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>-1</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>b</t>
+    </r>
   </si>
   <si>
-    <r>
-      <t>A</t>
+    <t>Dot product = 0</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <r>
+      <t>Q</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>-1</t>
     </r>
   </si>
   <si>
-    <t>v2 C</t>
+    <r>
+      <t>A=QDQ</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-1</t>
+    </r>
   </si>
   <si>
-    <t>C v2</t>
+    <t>D reconst</t>
   </si>
   <si>
-    <t>v2 A</t>
+    <r>
+      <t>D=Q</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>-1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>AQ</t>
+    </r>
   </si>
   <si>
-    <t>A v2</t>
+    <t>A reconst</t>
   </si>
   <si>
-    <r>
-      <t>A</t>
+    <t>A u</t>
+  </si>
+  <si>
+    <t>l</t>
+  </si>
+  <si>
+    <t>Au</t>
+  </si>
+  <si>
+    <t>=</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>Determinat of A</t>
+  </si>
+  <si>
+    <t>Av</t>
+  </si>
+  <si>
+    <r>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>×l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>u</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>U</t>
+  </si>
+  <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>s</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>s</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>s</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>s</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t/>
+    </r>
+  </si>
+  <si>
+    <t>Column averages</t>
+  </si>
+  <si>
+    <r>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Covariance of X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>EVD of Covar of X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">T </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Scatter matrix</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>EVD of X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>T</t>
     </r>
-  </si>
-[...69 lines deleted...]
-    </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>-1</t>
+      <t xml:space="preserve"> X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Scatter matrix</t>
     </r>
   </si>
   <si>
-    <t>https://www.andreaminini.net/math/matrices</t>
+    <r>
+      <t>Centred X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
   </si>
   <si>
-    <t>A C</t>
+    <r>
+      <t>SVD of X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
   </si>
   <si>
-    <t>C A</t>
+    <r>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> reconstructed from SVD</t>
+    </r>
   </si>
   <si>
-    <t>B C</t>
-[...3 lines deleted...]
-      <t>B</t>
+    <r>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>T</t>
     </r>
-  </si>
-[...120 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> X</t>
-    </r>
-[...567 lines deleted...]
-      <t>U of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Reconstructed</t>
+    </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">Q and </t>
+    <t>C reconstructed</t>
+  </si>
+  <si>
+    <r>
+      <t>=V</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
       <t>L</t>
     </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>V</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>-1</t>
+    </r>
+  </si>
+  <si>
+    <t>SVD of C</t>
+  </si>
+  <si>
+    <t>C reconstructed from SVD</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
-      <t>S</t>
+      <t>l</t>
     </r>
     <r>
       <rPr>
-        <sz val="10.1"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> of X</t>
+      <t xml:space="preserve"> from EVD of C</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="subscript"/>
-        <sz val="10.1"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
-        <family val="2"/>
+        <family val="1"/>
+        <charset val="2"/>
+        <scheme val="minor"/>
       </rPr>
-      <t>C</t>
-[...11 lines deleted...]
-  <si>
+      <t xml:space="preserve"> = </t>
+    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
       <t>s</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-[...50 lines deleted...]
-        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>T</t>
+      <t xml:space="preserve"> from SVD of C</t>
     </r>
   </si>
   <si>
     <r>
-      <t>V</t>
-[...1 lines deleted...]
-    <r>
       <rPr>
-        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Aptos Narrow"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
       </rPr>
-      <t>-1</t>
-[...15 lines deleted...]
-      <t>-1</t>
+      <t>l</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> = V</t>
+      <t xml:space="preserve"> from EVD of C = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>s</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="9.9"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>T</t>
-[...4 lines deleted...]
-      <t>V V</t>
+      <t>2</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-        <sz val="11"/>
+        <sz val="9.9"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>T</t>
-[...15 lines deleted...]
-      <t>T</t>
+      <t>/(N-1)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> V</t>
-[...748 lines deleted...]
-      <t>V of X</t>
+      <t xml:space="preserve"> from SVD of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
   </si>
   <si>
     <r>
-      <t>S</t>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>s</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> of X</t>
+      <t xml:space="preserve"> from SVD of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
-  </si>
-[...3 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> of X</t>
+      <t xml:space="preserve"> =</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>Ö</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.9"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>l</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.9"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>)N-1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> from EVD of C</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>S</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.9"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> from</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>C,SCL</t>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> scaled by</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 1/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>Ö</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.9"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>(N-1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>X</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>C</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, scaled by</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 1/Ö(N-1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t xml:space="preserve">l </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>from EVD of C</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
+        <sz val="9.9"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t xml:space="preserve">= </t>
+    </r>
+    <r>
+      <rPr>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Aptos Narrow"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
       </rPr>
-      <t>where SCL=1/(N-1)</t>
-[...7 lines deleted...]
-      <t>l = s</t>
+      <t>s</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> and</t>
-[...317 lines deleted...]
-      <t>Recomposed X</t>
+      <t xml:space="preserve"> from SVD of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> =U </t>
+      <t xml:space="preserve"> scaled by 1/</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
-      <t>S</t>
+      <t>Ö</t>
     </r>
     <r>
       <rPr>
         <sz val="9.9"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> V</t>
-[...9 lines deleted...]
-      <t>T</t>
+      <t>(N-1)</t>
     </r>
   </si>
   <si>
-    <r>
-[...1 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Symbol"/>
         <family val="1"/>
         <charset val="2"/>
       </rPr>
-      <t>S</t>
-[...10 lines deleted...]
-      <t>2</t>
+      <t>s</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>/(N-1) V</t>
-[...15 lines deleted...]
-      <t>C = 1/(N-1) X</t>
+      <t xml:space="preserve"> from SVD of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>T</t>
+      <t xml:space="preserve"> scaled by 1/</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>Ö</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> X</t>
+      <t>(N-1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="1"/>
+        <charset val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> = </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Symbol"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>Öl</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9.9"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>from EVD</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Covar C of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
   </si>
   <si>
     <r>
-      <t>C = (N-1) X</t>
+      <t>EVD of Covar C of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
-    <r>
-[...18 lines deleted...]
-      <t xml:space="preserve"> X</t>
+  </si>
+  <si>
+    <r>
+      <t>Covar C of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
-  </si>
-[...25 lines deleted...]
-    </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> X</t>
-[...492 lines deleted...]
-      <t>(N-1)</t>
+      <t xml:space="preserve"> reconstructed from EVD</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.0000"/>
+  <numFmts count="5">
+    <numFmt numFmtId="164" formatCode="0.000000000000000"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="168" formatCode="0.000000"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <vertAlign val="subscript"/>
-[...5 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
+      <vertAlign val="subscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Symbol"/>
-      <family val="1"/>
+      <family val="2"/>
       <charset val="2"/>
     </font>
     <font>
-      <u/>
-[...7 lines deleted...]
-      <sz val="11"/>
+      <sz val="10.8"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...19 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="9.9"/>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...11 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
-      <sz val="10.1"/>
-[...74 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
-      <b/>
-[...30 lines deleted...]
-      <sz val="11"/>
+      <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...18 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Symbol"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <sz val="9.9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="1"/>
+      <charset val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="18"/>
+      <sz val="9.9"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="9.9"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9.9"/>
+      <color theme="1"/>
+      <name val="Symbol"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <sz val="8.9"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
     </font>
   </fonts>
-  <fills count="18">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="0.79998168889431442"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
-[...47 lines deleted...]
-        <fgColor rgb="FF00B0F0"/>
+        <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...20 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -5246,3679 +4333,16776 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...241 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="270">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyBorder="1"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="2" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...27 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-[...185 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="17" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
-[...1 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...5 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>13025</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>117231</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>51770</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>125007</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="199" name="TextBox 198">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34BC703F-0C1E-4663-885A-D28148366FC9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17148256" y="4988821"/>
+          <a:ext cx="266693" cy="190135"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>u</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>32657</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>113004</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>71535</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>120780</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="198" name="TextBox 197">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8755587-BFF4-4D13-B82D-9C221BE27FD6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="18007045" y="6657392"/>
+          <a:ext cx="266959" cy="191796"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>z</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>19086</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>108870</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>55305</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>116646</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="197" name="TextBox 196">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6A4703C-9780-4596-9053-E35FF7B85171}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16926368" y="6074614"/>
+          <a:ext cx="264168" cy="190135"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>y</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>228081</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>160694</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>38877</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>168470</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="196" name="TextBox 195">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{387C66C4-5839-4D99-8A03-148829DC062B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="18202469" y="7257143"/>
+          <a:ext cx="266959" cy="191796"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>x</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>225490</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>98490</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>36286</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>106266</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="195" name="TextBox 194">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B7CC7B2-974D-B87A-FDFD-DA81D16AE8D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17059470" y="7562980"/>
+          <a:ext cx="266959" cy="191796"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>v</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9524</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>22859</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Double Bracket 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41814BF8-EECD-4AAE-AA17-B3782735453C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="123825" y="398144"/>
+          <a:ext cx="361950" cy="561975"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Double Bracket 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD6CB88C-C246-4B28-9D24-C8F77F97D01D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714375" y="417195"/>
+          <a:ext cx="361950" cy="542925"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Double Bracket 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF0FDB73-6B67-4900-BB31-0AED2A6EFBA8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1933575" y="398145"/>
+          <a:ext cx="361950" cy="569595"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Double Bracket 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83E57000-82EE-4F30-8838-A7255A4EEFA4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="723900" y="2455545"/>
+          <a:ext cx="361950" cy="561975"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Double Bracket 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9920F2AB-997B-4EE0-A514-5A58EBEDCB38}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1933575" y="2446020"/>
+          <a:ext cx="361950" cy="586740"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>124019</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>20217</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>485969</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>45720</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Double Bracket 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4579A81-2370-4EAE-9646-6481E881570F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="733619" y="3426357"/>
+          <a:ext cx="361950" cy="574143"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>124214</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>185835</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>486164</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Double Bracket 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49D81410-9E4F-4BB3-8551-54551A7FB649}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1953014" y="3386235"/>
+          <a:ext cx="361950" cy="545685"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>162508</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1361</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>524458</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>10886</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Double Bracket 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607BA333-7509-476E-936E-CDDE89B60A7E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1991308" y="4756241"/>
+          <a:ext cx="361950" cy="375285"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>123631</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>1944</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>485581</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>11469</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Double Bracket 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{847EE2F4-A8FE-4D45-BCF3-5E7674C9E73E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="123631" y="4756824"/>
+          <a:ext cx="361950" cy="375285"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>104581</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>30519</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>466531</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>40044</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Double Bracket 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0635CA-E1BA-49EF-A848-D3853246D872}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="714181" y="4785399"/>
+          <a:ext cx="361950" cy="375285"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="260008" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="16" name="TextBox 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7930C24-FD6F-4E97-A880-034C575CEA03}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10387965" y="2066925"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="16" name="TextBox 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7930C24-FD6F-4E97-A880-034C575CEA03}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10387965" y="2066925"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="260008" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="17" name="TextBox 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{925DA232-2B5F-4645-B427-99DF195BFC3A}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10968990" y="2076450"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="17" name="TextBox 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{925DA232-2B5F-4645-B427-99DF195BFC3A}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10968990" y="2076450"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="18" name="Double Bracket 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA16762-FE59-45A5-A80C-EBDF3D09A251}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10378440" y="1303020"/>
+          <a:ext cx="323850" cy="560070"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="19" name="Double Bracket 18">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2A36460-2109-4ADD-9BF7-5E68C4714F6B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10978515" y="1331595"/>
+          <a:ext cx="323850" cy="552450"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="260008" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="25" name="TextBox 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1BA6AD-6C37-4C40-8CE2-BB6C631AD740}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10387965" y="4832985"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="25" name="TextBox 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E1BA6AD-6C37-4C40-8CE2-BB6C631AD740}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10387965" y="4832985"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="26" name="Double Bracket 25">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C64827-DE5B-48EC-977A-83812E6CF14B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10378440" y="4091940"/>
+          <a:ext cx="323850" cy="537210"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="27" name="Double Bracket 26">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6124E3FE-0361-4D3D-8493-9DEF94EC1797}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="11445240" y="4091940"/>
+          <a:ext cx="600075" cy="537210"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="110863" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="28" name="TextBox 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DA58A48-A9B0-4DF8-806B-12203BF907F0}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11702415" y="3937635"/>
+              <a:ext cx="110863" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̂"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="28" name="TextBox 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DA58A48-A9B0-4DF8-806B-12203BF907F0}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11702415" y="3937635"/>
+              <a:ext cx="110863" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢 ̂</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="260008" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="29" name="TextBox 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EEEAC18-CBBA-481D-902C-E50DB9FC6AA5}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="12216765" y="4832985"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:acc>
+                          <m:accPr>
+                            <m:chr m:val="̂"/>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:accPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:acc>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="29" name="TextBox 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EEEAC18-CBBA-481D-902C-E50DB9FC6AA5}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="12216765" y="4832985"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢 ̂ ‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="31" name="Double Bracket 30">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29BC6534-9FAD-4880-8AC7-A79D2915B3C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5212080" y="5404486"/>
+          <a:ext cx="476250" cy="539114"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="32" name="Double Bracket 31">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72FF5C86-6883-4039-BF33-13224FD91281}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5212080" y="7279006"/>
+          <a:ext cx="476250" cy="539114"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="33" name="Double Bracket 32">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{723576A3-14DD-46FD-A7B7-8A128FD98572}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6644640" y="7279006"/>
+          <a:ext cx="476250" cy="539114"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="34" name="Double Bracket 33">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22B3EB69-2E07-48CD-8AE5-447EB5FCB778}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6644640" y="7279006"/>
+          <a:ext cx="476250" cy="539114"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="35" name="Double Bracket 34">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D09D4D40-1E9E-49E2-A129-D3A504647705}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14386560" y="182880"/>
+          <a:ext cx="323850" cy="537210"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="36" name="Double Bracket 35">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50CB7474-F231-4573-BD8C-78D00A46C316}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14986635" y="211455"/>
+          <a:ext cx="323850" cy="529590"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="37" name="Double Bracket 36">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A645330-1719-4E57-8EFE-C23797419F3C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16215360" y="192405"/>
+          <a:ext cx="323850" cy="537210"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="613758" cy="206851"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="38" name="TextBox 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D4F367-488E-4FF3-B644-5337A83DB5A4}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="15994380" y="0"/>
+              <a:ext cx="613758" cy="206851"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:rad>
+                      <m:radPr>
+                        <m:degHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:radPr>
+                      <m:deg/>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:begChr m:val="‖"/>
+                            <m:endChr m:val="‖"/>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                              <m:t>−</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                              <m:t>𝑣</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                    </m:rad>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="38" name="TextBox 37">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D4F367-488E-4FF3-B644-5337A83DB5A4}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="15994380" y="0"/>
+              <a:ext cx="613758" cy="206851"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>√(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>𝑢−𝑣‖ )</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="39" name="Double Bracket 38">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6173FCB4-9A91-4502-AA03-8BBBD3B12CBB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14927580" y="192405"/>
+          <a:ext cx="323850" cy="560070"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>144780</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>144780</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>198120</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 40">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30E4AF20-15A7-A3CE-925E-04AE387FE014}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10652760" y="160020"/>
+          <a:ext cx="609600" cy="220980"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>45720</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>137160</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>396240</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>91440</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 41">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99BA0C21-C628-FD46-F18C-D984AD051F40}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="14211300" y="3909060"/>
+          <a:ext cx="960120" cy="320040"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>594360</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>480060</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="Picture 42">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D9060F-AFA5-BFFC-4532-50D9F80C5404}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="10492740" y="2232660"/>
+          <a:ext cx="495300" cy="320040"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>45720</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>22860</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
       <xdr:colOff>556260</xdr:colOff>
-      <xdr:row>46</xdr:row>
-      <xdr:rowOff>129540</xdr:rowOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="Picture 43">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{311A3ABA-5C1C-B9AB-2AAF-11F4396F920A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="11772900" y="2286000"/>
+          <a:ext cx="510540" cy="175260"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>96032</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>144962</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>157423</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>59238</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="89" name="TextBox 88">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5AB163F-7CF6-4AC8-BCCF-98F98194D78B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5978672" y="1059362"/>
+          <a:ext cx="289991" cy="280036"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>7</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>96031</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>144961</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>157422</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>59237</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="90" name="TextBox 89">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6C1B272-7631-4F74-9FFA-63CBD03C5371}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5521471" y="1059361"/>
+          <a:ext cx="289991" cy="280036"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>5</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>207919</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>156967</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>51278</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>71242</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="91" name="TextBox 90">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C25DA155-94C0-44FF-8778-1BF46C5A53EF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5176159" y="888487"/>
+          <a:ext cx="300559" cy="280035"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>u</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>100208</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>145875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>161599</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>60151</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="92" name="TextBox 91">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3016FD99-6400-43C6-86B4-5EDD448F36D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5068448" y="1060275"/>
+          <a:ext cx="289991" cy="280036"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>3</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>93358</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>145353</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>154749</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>59629</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="93" name="TextBox 92">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4550F30-B8DB-4E6A-A62E-34D051E831EA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4604398" y="1059753"/>
+          <a:ext cx="289991" cy="280036"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>1</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>31706</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>54540</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>73525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>158011</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="94" name="TextBox 93">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19E735A7-6CFA-426F-B47F-F45038067AFD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4298906" y="54540"/>
+          <a:ext cx="285659" cy="286351"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>5</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>35882</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>58716</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>77701</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>162186</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="95" name="TextBox 94">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B04F10C-03B5-415F-A4BD-A781AA953D55}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4303082" y="424476"/>
+          <a:ext cx="285659" cy="286350"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>3</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>48604</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>58193</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>90423</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>161664</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="96" name="TextBox 95">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B10F6115-2DB1-44FA-9387-32E0A4FF250B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4315804" y="789713"/>
+          <a:ext cx="285659" cy="286351"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>1</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="97" name="TextBox 96">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A70B312-43FE-4B6F-BD65-9F199D527154}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4834890" y="182880"/>
+          <a:ext cx="485775" cy="287655"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>(3,4)</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>164143</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>104253</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>192196</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>18528</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="98" name="TextBox 97">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{546D0492-3490-49C0-B6F8-723CC4033326}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5589583" y="835773"/>
+          <a:ext cx="485253" cy="280035"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>(5,1)</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="99" name="TextBox 98">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D615E483-B2A3-4797-94DB-33BDD26EDFDA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6301740" y="47625"/>
+          <a:ext cx="474345" cy="287655"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>(8,5)</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>183258</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>143919</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>26096</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>58194</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="100" name="TextBox 99">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42C14F3C-C7AB-422A-96BD-45CAA2293577}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4694298" y="509679"/>
+          <a:ext cx="300038" cy="280035"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>v</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>52387</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>85725</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="101" name="TextBox 100">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F08E361-E683-444E-89FF-C81FB87B54D7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5935027" y="634365"/>
+          <a:ext cx="290513" cy="280035"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FFC000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>v</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>208505</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>70721</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>170928</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>165971</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="102" name="TextBox 101">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4056FCB0-4640-47BA-9C39-EC9AEE18D7D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5176745" y="436481"/>
+          <a:ext cx="419623" cy="278130"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>u+v</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>147637</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="103" name="TextBox 102">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD26E151-3808-4463-9637-7BB588F786E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5573077" y="66675"/>
+          <a:ext cx="290513" cy="287655"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="FFC000"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>u</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>182671</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="3" name="Straight Connector 2">
+        <xdr:cNvPr id="104" name="Straight Arrow Connector 103">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6BB12A4-6A69-7049-C1FD-0680577D087E}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A6F7189-89D4-4104-9F2E-7766A64448A4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="3970020" y="7772400"/>
-          <a:ext cx="1760220" cy="1188720"/>
+          <a:off x="4505325" y="914400"/>
+          <a:ext cx="1158240" cy="182671"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="3">
-          <a:schemeClr val="accent2"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="2">
-          <a:schemeClr val="accent2"/>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>9</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="5" name="Straight Connector 4">
+        <xdr:cNvPr id="105" name="Straight Arrow Connector 104">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{266E2048-ACCF-74B0-D11F-8AE1F7010C80}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58114F6D-184C-444F-B309-1B37008CDD91}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4512945" y="384810"/>
+          <a:ext cx="693420" cy="712470"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>238125</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="106" name="Straight Arrow Connector 105">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0EE064E-8B35-4769-920C-7DE489931E6C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="5225415" y="201930"/>
+          <a:ext cx="1123950" cy="173355"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="triangle" w="med" len="med"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="107" name="Straight Arrow Connector 106">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4846CC80-53F7-46A3-8CA4-49BF80CCAB83}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="5663565" y="201930"/>
+          <a:ext cx="718185" cy="712470"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="FFC000"/>
+          </a:solidFill>
+          <a:prstDash val="dash"/>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>35</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="108" name="Straight Arrow Connector 107">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17DB30EF-A0FB-4A81-BDD4-3B61F7460032}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4509135" y="201930"/>
+          <a:ext cx="1853565" cy="893445"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent5"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent5"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent5"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="109" name="Straight Arrow Connector 108">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{548176D0-C06C-4497-BC5E-4EFF19F0FDEB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4512945" y="38100"/>
+          <a:ext cx="0" cy="1059180"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>231602</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>185411</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>212029</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>189195</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="110" name="Straight Arrow Connector 109">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FF127DC-5EC2-4134-A5BD-E933F8BA7784}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3916680" y="7772400"/>
-          <a:ext cx="1805940" cy="1173480"/>
+          <a:off x="4498802" y="1099811"/>
+          <a:ext cx="2327387" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>9786</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>185933</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>78288</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>185933</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="111" name="Straight Connector 110">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE59F2A4-EDA1-4762-B547-EDD3210BE00D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4520826" y="185933"/>
+          <a:ext cx="68502" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>233950</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>188281</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>64327</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>188281</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="112" name="Straight Connector 111">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{664A2F7E-55E0-43C7-A577-02827FF1D231}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4501150" y="363541"/>
+          <a:ext cx="74217" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>1435</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>4697</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>69937</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>4697</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="113" name="Straight Connector 112">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03F13412-C991-4398-9F36-589D1BADEAF7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4512475" y="553337"/>
+          <a:ext cx="68502" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>235385</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>522</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>65762</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>522</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="114" name="Straight Connector 113">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DFFAE68-5A0B-488E-9965-DE9C58580354}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4502585" y="732042"/>
+          <a:ext cx="74217" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>227947</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>188804</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>58324</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>188804</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="115" name="Straight Connector 114">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBA6B9E7-781E-4931-A928-9583CD7ECCA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4495147" y="912704"/>
+          <a:ext cx="74217" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>218553</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114170</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>218553</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>3262</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="116" name="Straight Connector 115">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41A4FB24-11E7-4E7C-AB58-3753822086CC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4729593" y="1028570"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>2349</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>116518</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>2349</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>5610</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="117" name="Straight Connector 116">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E273B4-22B8-4DCC-86D4-229B337E8A68}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4970589" y="1030918"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>4698</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>115605</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>4698</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>4697</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="118" name="Straight Connector 117">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E675573-300D-4515-B00C-6E2E36761747}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5201538" y="1030005"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>522</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114691</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>522</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>3783</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="119" name="Straight Connector 118">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B51DB733-B6E6-4BC7-83FF-D09672C27250}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5425962" y="1029091"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>218162</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>117040</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>218162</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>6132</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="120" name="Straight Connector 119">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5185092-DEF5-423A-B032-6BA569D6587A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5643602" y="1031440"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>1958</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>119389</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>1958</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>8481</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="121" name="Straight Connector 120">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BDFEF63-6873-4A12-8F26-B8944426AF44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5884598" y="1033789"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114169</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>3261</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="122" name="Straight Connector 121">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E15EA75-DBF8-4564-A52B-71DAA661F106}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6111240" y="1028569"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>246998</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>119780</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>246998</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>8872</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="123" name="Straight Connector 122">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71A52373-1FBB-49CB-BE04-9203DF0A55D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6358238" y="1034180"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>7959</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>118867</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>36</xdr:col>
+      <xdr:colOff>7959</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>7959</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="124" name="Straight Connector 123">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C836B5B-C957-47F6-9F55-D5B02BA3730C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6622119" y="1033267"/>
+          <a:ext cx="0" cy="71972"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="125" name="Straight Arrow Connector 124">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7291545C-3857-4E1B-B32C-B473BDE7BF59}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4511040" y="1461135"/>
+          <a:ext cx="9525" cy="1099185"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>7807</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>183473</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>23422</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>7808</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="126" name="Straight Arrow Connector 125">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A7E6B5B-3C70-46EE-A865-5B54E9C4B8F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4518847" y="2560913"/>
+          <a:ext cx="1615815" cy="7215"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>4372</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>561</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>13897</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>10866</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="127" name="Straight Arrow Connector 126">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BFBF33F-199B-4C7E-B44F-BA9F0714713E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4515412" y="2926641"/>
+          <a:ext cx="9525" cy="1107585"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>12179</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>3059</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>27794</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>21782</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="128" name="Straight Arrow Connector 127">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{779C1AD6-8C72-478F-B4BC-6B34ED3DC2AE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4523219" y="4026419"/>
+          <a:ext cx="1615815" cy="18723"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>4106</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>4105</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>184752</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="129" name="Straight Arrow Connector 128">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{844A0514-2F48-4A4B-9913-C762C3F27128}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4515146" y="1832905"/>
+          <a:ext cx="453094" cy="729287"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent5"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent5"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent5"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>4106</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="130" name="Straight Arrow Connector 129">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3578453F-9A5B-4A4F-83F8-A14C492537FF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="4515146" y="2194560"/>
+          <a:ext cx="1367494" cy="365760"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>129540</xdr:rowOff>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>242160</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>16144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>8072</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>8071</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="6" name="Straight Connector 5">
+        <xdr:cNvPr id="131" name="Straight Arrow Connector 130">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{969667AD-6346-4052-A8D6-761E35F0F5B5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC5940B2-B085-4CBF-93FD-C10FB6C369BD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="6438900" y="7833360"/>
-          <a:ext cx="2202180" cy="1112520"/>
+          <a:off x="16846140" y="3422284"/>
+          <a:ext cx="1609952" cy="723447"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
-[...50 lines deleted...]
-        <a:ln w="38100"/>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>15</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>30480</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>7442</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>133946</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>15240</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>70693</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>14883</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="8" name="Straight Connector 7">
+        <xdr:cNvPr id="132" name="Straight Arrow Connector 131">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C90C89DF-43F6-4475-AE4F-1AA3670AEDA1}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88F7FB4B-365B-4D1C-AC40-A7206213CB5A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipV="1">
-          <a:off x="8976360" y="7734300"/>
-          <a:ext cx="2202180" cy="1112520"/>
+          <a:off x="4518482" y="3608666"/>
+          <a:ext cx="977651" cy="429577"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="3">
-          <a:schemeClr val="accent2"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent5"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent5"/>
         </a:fillRef>
-        <a:effectRef idx="2">
-          <a:schemeClr val="accent2"/>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent5"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83820</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>4647</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>167268</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>114300</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>9293</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>18585</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="9" name="Straight Connector 8">
+        <xdr:cNvPr id="133" name="Straight Arrow Connector 132">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C919B83-76E1-44EE-B9BF-5A018B7A7BB5}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECE31DC-196F-492C-907F-2172AEB599C0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm>
-[...1 lines deleted...]
-          <a:ext cx="2362200" cy="1158240"/>
+        <a:xfrm flipV="1">
+          <a:off x="16867769" y="4479073"/>
+          <a:ext cx="4646" cy="1313366"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>243932</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>6774</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>23422</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>6969</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="134" name="Straight Arrow Connector 133">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D771B27-CD8B-4289-954B-D7DBBE2093F1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16824402" y="5812378"/>
+          <a:ext cx="1617118" cy="195"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>198120</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>15239</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="135" name="Oval 134">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{648483F3-488D-A8D9-4243-F3838C48C6FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17731740" y="4671060"/>
+          <a:ext cx="45719" cy="53340"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>241609</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>175547</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>8680</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>11616</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="137" name="Straight Arrow Connector 136">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A5D0C0E-1B0D-48BB-8B65-DFC5F7B71E82}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:endCxn id="135" idx="7"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16822079" y="4696437"/>
+          <a:ext cx="921686" cy="1120783"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>19</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>99060</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>223345</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>141890</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83820</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>225972</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>10510</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="12" name="Straight Connector 11">
+        <xdr:cNvPr id="144" name="Straight Connector 143">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93964B53-531F-4C0A-9555-719D77C70F76}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E926B301-E9F8-A199-2B06-CECD096ABB28}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
-        <a:xfrm flipV="1">
-[...1 lines deleted...]
-          <a:ext cx="2202180" cy="1112520"/>
+        <a:xfrm flipH="1">
+          <a:off x="17300028" y="5764924"/>
+          <a:ext cx="2627" cy="52552"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="3">
-          <a:schemeClr val="accent2"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="2">
-          <a:schemeClr val="accent2"/>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>18</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>83820</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>141884</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>2627</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>10504</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="13" name="Straight Connector 12">
+        <xdr:cNvPr id="145" name="Straight Connector 144">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99F9BF4E-3824-4009-922B-390987BAEFA9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A22FA893-7C78-4161-8270-86F2A62A0FC1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17762483" y="5764918"/>
+          <a:ext cx="2627" cy="52552"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>5255</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>183931</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>65689</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>2628</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="147" name="Straight Connector 146">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9D77300-DCA4-4F8C-7F53-7A42A9C06DC5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16853338" y="5439103"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>7881</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>2626</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>68315</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>5254</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="148" name="Straight Connector 147">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA64D257-FF10-40B5-827E-60A85E7C249A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16855964" y="4706005"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>5255</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>2628</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>65689</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>5256</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="149" name="Straight Connector 148">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{125036A6-AD21-4C51-8E40-4C69886C689A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16853338" y="5073869"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>99391</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>13252</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>27710</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>13855</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="151" name="Straight Arrow Connector 150">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A028CDD-2C65-437B-B839-3A077BF3B66E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11734800" y="7787640"/>
-          <a:ext cx="2377440" cy="1165860"/>
+          <a:off x="16702678" y="7439288"/>
+          <a:ext cx="1782057" cy="603"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>222604</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>158367</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>225231</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>26987</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="152" name="Straight Connector 151">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1C0926F-CE39-4B57-8FEB-E68214CAA918}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17321668" y="7432495"/>
+          <a:ext cx="2627" cy="52364"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>226238</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>158361</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>1886</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>26981</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="153" name="Straight Connector 152">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E2CDEB6-4B10-4171-A532-365D1A60BCDD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17779259" y="7432489"/>
+          <a:ext cx="2627" cy="52364"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>4514</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>16663</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>64948</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>19105</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="154" name="Straight Connector 153">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3B731FA-872C-418E-92AF-83151928738E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16876599" y="7107046"/>
+          <a:ext cx="60434" cy="2442"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>7140</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19103</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>67574</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>21731</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="155" name="Straight Connector 154">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C836275C-BE78-48B2-B48E-4F1C0261053E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16879225" y="6374507"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>4514</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>19104</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>64948</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>21732</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="156" name="Straight Connector 155">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E130647-8236-49C1-BEC3-3B87067BE602}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16876599" y="6741998"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>43069</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>70255</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>151320</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>119270</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="158" name="Straight Arrow Connector 157">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36529F49-C21C-132E-2F35-062E3721AB75}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16648043" y="6746038"/>
+          <a:ext cx="1725016" cy="777884"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>239486</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>3628</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>3629</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>90714</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="162" name="Straight Arrow Connector 161">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABB2F5F2-08EC-8556-C036-440E54ED1A2D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16843829" y="6117771"/>
+          <a:ext cx="7257" cy="2082800"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:headEnd type="triangle"/>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>11289</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>2822</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>71723</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>5450</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="163" name="Straight Connector 162">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70DF597D-9F64-4078-86DB-7743576FD0DE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16857133" y="7636933"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>14111</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>183444</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>74545</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>2627</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="164" name="Straight Connector 163">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{817A45F8-5FCD-4C40-B620-A30E86DA4377}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16859955" y="7817555"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>5644</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>179816</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>66078</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>182444</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="165" name="Straight Connector 164">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6450BADA-B49E-41F7-B382-5D22C28FC3D3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16851488" y="7997372"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>11290</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>176187</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>71724</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>178815</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="166" name="Straight Connector 165">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E91A4B4A-9748-4F03-B1B0-D23A0B6E0BA3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16857134" y="7259965"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>5645</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>180622</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>66079</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>183250</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="167" name="Straight Connector 166">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B31B474-71DA-4DA9-A11E-7798215A49D0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16851489" y="6530622"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>237066</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>2823</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>54789</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>5451</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="168" name="Straight Connector 167">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B488BF21-AD21-4F30-B060-1EA65BB0D46B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16840199" y="6903156"/>
+          <a:ext cx="60434" cy="2628"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>5645</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>155222</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>8272</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>23842</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="169" name="Straight Connector 168">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F641B723-23E7-452D-A959-D24BC1B96FB9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17994489" y="7422444"/>
+          <a:ext cx="2627" cy="52065"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>222955</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>149577</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>225582</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>18197</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="170" name="Straight Connector 169">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27558AF9-336E-4FA1-82EC-91A15F51C5E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17525999" y="7416799"/>
+          <a:ext cx="2627" cy="52065"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>2823</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>149577</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>5450</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>18197</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="171" name="Straight Connector 170">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{476388DF-613E-48CC-A964-EE24A0868745}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17077267" y="7416799"/>
+          <a:ext cx="2627" cy="52065"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>158045</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>70554</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>183445</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>118532</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="173" name="Straight Connector 172">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF7E42AA-8E3F-25CB-2C27-E72CC95CDC19}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17003889" y="7337776"/>
+          <a:ext cx="25400" cy="47978"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>118532</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>138289</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>143932</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>2822</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="174" name="Straight Connector 173">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52138F8B-4AED-4D28-A7AB-7C99564D03C3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17650176" y="7038622"/>
+          <a:ext cx="25400" cy="47978"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>191913</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>28221</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>217313</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>76199</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="175" name="Straight Connector 174">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F86C94-4E56-4B5F-B374-9E1AEC7F32E7}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17494957" y="7111999"/>
+          <a:ext cx="25400" cy="47978"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>39513</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>98776</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>64913</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>146754</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="176" name="Straight Connector 175">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AC0CA69-F4D9-4816-8F7D-8A7F6C6768DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17342557" y="7182554"/>
+          <a:ext cx="25400" cy="47978"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>107245</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>174977</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>132645</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>39511</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="177" name="Straight Connector 176">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BF9D1F1-D072-4476-BB6A-0D22BEF2CEAC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17181689" y="7258755"/>
+          <a:ext cx="25400" cy="47978"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>231913</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>131857</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>175259</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>182217</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="182" name="Straight Connector 181">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9EBEC1-B21B-82A1-68E4-ECD9B756380A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:endCxn id="185" idx="4"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="16836887" y="7718727"/>
+          <a:ext cx="645711" cy="232577"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>191423</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>19878</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>221974</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>125162</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="184" name="Straight Connector 183">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E7B80F0-DA05-A289-B236-4EDC7D5669CE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:endCxn id="185" idx="5"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17498762" y="7424530"/>
+          <a:ext cx="259151" cy="287502"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>152399</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>86138</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>198118</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>131857</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="185" name="Oval 184">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{799C465A-4B10-985C-CEE4-A1138BA593BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17459738" y="7673008"/>
+          <a:ext cx="45719" cy="45719"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>191423</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>26505</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>142461</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>125162</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="188" name="Straight Connector 187">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C43E73F1-EFBA-4B0B-8D64-76164F4B3E69}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:endCxn id="185" idx="5"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17498762" y="7066722"/>
+          <a:ext cx="179638" cy="645310"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>171285</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>111994</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>101014</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>8784</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="190" name="Arc 189">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54C6349-9866-4DB7-8091-16FC1317D17F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16796939" y="7887908"/>
+          <a:ext cx="173481" cy="79055"/>
+        </a:xfrm>
+        <a:prstGeom prst="arc">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>142738</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>10979</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>39528</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>98818</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="191" name="Arc 190">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03990087-FA28-0B25-BB7C-DE908DCEB76C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="13292339">
+          <a:off x="17697286" y="7422362"/>
+          <a:ext cx="125170" cy="87839"/>
+        </a:xfrm>
+        <a:prstGeom prst="arc">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>69587</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>51533</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>222249</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>95107</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="192" name="Arc 191">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6F8BC35-E36B-426F-85A4-57E6E7E5DD36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm rot="5800225">
+          <a:off x="17587546" y="6952710"/>
+          <a:ext cx="225839" cy="152662"/>
+        </a:xfrm>
+        <a:prstGeom prst="arc">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>12959</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>20734</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>198118</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>108998</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="194" name="Straight Arrow Connector 193">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C28CEA9-8233-C6C6-06D1-0D255451C616}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr>
+          <a:endCxn id="185" idx="6"/>
+        </xdr:cNvCxnSpPr>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16846939" y="7485224"/>
+          <a:ext cx="641322" cy="272284"/>
+        </a:xfrm>
+        <a:prstGeom prst="straightConnector1">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:tailEnd type="triangle"/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent2"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent2"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent2"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>6</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>182880</xdr:rowOff>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>45589</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>117231</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>84333</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>125007</xdr:rowOff>
     </xdr:to>
-    <xdr:cxnSp macro="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="2" name="Straight Connector 1">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="200" name="TextBox 199">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96863AC7-64E9-42FC-AA6B-8CF6C455B382}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{149FFCDD-C129-4600-A51B-9B9BBD1730A9}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvCxnSpPr/>
-      </xdr:nvCxnSpPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm flipV="1">
-[...1 lines deleted...]
-          <a:ext cx="1950720" cy="746760"/>
+        <a:xfrm>
+          <a:off x="16952871" y="4441744"/>
+          <a:ext cx="266693" cy="190135"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="3">
-          <a:schemeClr val="accent2"/>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
-        <a:effectRef idx="2">
-          <a:schemeClr val="accent2"/>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>y</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>80759</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>87272</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>119503</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95048</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="201" name="TextBox 200">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5314476-878B-4B06-A3C6-FB2B768407DC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="18355733" y="5505939"/>
+          <a:ext cx="266693" cy="190135"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-GB" sz="1100"/>
+            <a:t>x</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>144780</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>468630</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="202" name="Double Bracket 201">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D9169B6-C976-4D4F-826E-85CCB48080E8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14310360" y="175260"/>
+          <a:ext cx="323850" cy="426720"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
-    </xdr:cxnSp>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>137160</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>160020</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>461010</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="203" name="Double Bracket 202">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC46191-3AD4-4967-BF7D-EFCDB34C96BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15521940" y="160020"/>
+          <a:ext cx="323850" cy="426720"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>129540</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>175260</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>453390</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>30480</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="204" name="Double Bracket 203">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26CF593-E000-482F-99C4-A79CCD95D810}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14904720" y="175260"/>
+          <a:ext cx="323850" cy="426720"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>99060</xdr:rowOff>
+      <xdr:colOff>83820</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>15240</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>182880</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>445770</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>24765</xdr:rowOff>
     </xdr:to>
-    <xdr:cxnSp macro="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="4" name="Straight Connector 3">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Double Bracket 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D2305F8-08A2-4536-8F3D-BDFD265D9C2A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF65BCD0-2700-450B-80A8-BC21445C0559}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvCxnSpPr/>
-      </xdr:nvCxnSpPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="3771900" y="99060"/>
-          <a:ext cx="2042160" cy="861060"/>
+          <a:off x="3741420" y="4152900"/>
+          <a:ext cx="361950" cy="375285"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
-    </xdr:cxnSp>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>10</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>60960</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>99060</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>182880</xdr:rowOff>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>461010</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>177165</xdr:rowOff>
     </xdr:to>
-    <xdr:cxnSp macro="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="16" name="Straight Connector 15">
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Double Bracket 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41B047A4-B245-4BEC-9321-61E2304D1825}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC86CB30-E668-464A-929C-E980488D96FB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvCxnSpPr/>
-      </xdr:nvCxnSpPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
       <xdr:spPr>
-        <a:xfrm flipV="1">
-[...1 lines deleted...]
-          <a:ext cx="1798320" cy="899160"/>
+        <a:xfrm>
+          <a:off x="4366260" y="4122420"/>
+          <a:ext cx="361950" cy="375285"/>
         </a:xfrm>
-        <a:prstGeom prst="line">
+        <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
-        <a:ln w="38100"/>
       </xdr:spPr>
       <xdr:style>
-        <a:lnRef idx="3">
-          <a:schemeClr val="accent2"/>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
-          <a:schemeClr val="accent2"/>
+          <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="2">
-          <a:schemeClr val="accent2"/>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
-    </xdr:cxnSp>
-[...458 lines deleted...]
-    </xdr:cxnSp>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>182718</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>39849</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>436006</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>68424</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="57" name="Double Bracket 56">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF0C13EE-1956-4650-80EE-F90252997F5A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13593918" y="405609"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>169889</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>17300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>423176</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>45875</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="58" name="Double Bracket 57">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A48A3325-4F23-4329-85BB-18756ED3B5F0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17238689" y="383060"/>
+          <a:ext cx="862887" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>166778</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>43348</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>420066</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>71923</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="59" name="Double Bracket 58">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ECA3574-F798-4D28-A9A9-50208CF1AC12}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15406778" y="409108"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>226844</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>193415</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>480132</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>27602</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="60" name="Double Bracket 59">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A2DACD3-10B9-49EF-985F-8AD2B35CEB7D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13638044" y="1648835"/>
+          <a:ext cx="862888" cy="390447"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>166779</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>23908</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>420067</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>52483</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="61" name="Double Bracket 60">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54ABBFC7-FBF3-4022-81DC-752FA7950B3E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16625979" y="1669828"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>187579</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>41009</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>440867</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>69584</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="62" name="Double Bracket 61">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39D13041-7904-4EF2-871B-4A0A029044BD}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13598779" y="2967089"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>593656</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>41594</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>438146</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>70169</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="63" name="Double Bracket 62">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EB4B871-FF6C-4B87-8731-A5A18479F0C6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15224056" y="2967674"/>
+          <a:ext cx="1673290" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>73474</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>29348</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>530285</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>57923</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="64" name="Double Bracket 63">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D1676FD-F184-4DC8-9B51-C2647A33F408}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17751874" y="2955428"/>
+          <a:ext cx="1676011" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>175915</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>175332</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>445144</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>4855</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="65" name="Double Bracket 64">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7584A85-D43D-4FF1-8D47-BFF81CA2BA70}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13587115" y="4930212"/>
+          <a:ext cx="878829" cy="378163"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>202547</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>4466</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>455835</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>33042</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="66" name="Double Bracket 65">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7D2FE72-A688-4DC1-8752-3C867E2FB1C2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="13613747" y="3844946"/>
+          <a:ext cx="862888" cy="394336"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>96024</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>14185</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>475080</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>42761</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="67" name="Double Bracket 66">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69CEF9BF-00CD-4DEC-ACDE-2D2906413D87}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15336024" y="3854665"/>
+          <a:ext cx="379056" cy="394336"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>96217</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>13798</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>465555</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>42374</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="68" name="Double Bracket 67">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45CD30B8-BBB1-450E-9D05-0255A2BEF074}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="16555417" y="3854278"/>
+          <a:ext cx="369338" cy="394336"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>125179</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>6799</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>394408</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>30709</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="69" name="Double Bracket 68">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F259D538-D608-45EB-879B-E7E97E514F83}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15365179" y="4944559"/>
+          <a:ext cx="878829" cy="389670"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>149670</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>175526</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>418899</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>5049</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="70" name="Double Bracket 69">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B58C5CB-90CF-40C3-B07E-C06866DEF622}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="17218470" y="4930406"/>
+          <a:ext cx="878829" cy="378163"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>146948</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>172611</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>416177</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>2134</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="71" name="Double Bracket 70">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A8D1E80-1974-40A7-BACD-E7DCBE6A46D2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="19044548" y="4927491"/>
+          <a:ext cx="878829" cy="378163"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Left Bracket 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA63EE99-B4C0-4829-8161-E9CD91B9A21E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="104775" y="1463040"/>
+          <a:ext cx="114300" cy="952500"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Right Bracket 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B28203B-33B0-4329-9F92-F2EEE26F401B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2800350" y="1463040"/>
+          <a:ext cx="95250" cy="962025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Left Bracket 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56020FAB-7766-4C4F-B7A7-BF6356C32FE1}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="104775" y="182880"/>
+          <a:ext cx="114300" cy="952500"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Right Bracket 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B028D3D6-EFE2-4F2C-94B5-873A17F0D895}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2800350" y="182880"/>
+          <a:ext cx="95250" cy="962025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Left Bracket 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DABA1237-AB33-4C88-8277-FF676CD83E5D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="104775" y="2926080"/>
+          <a:ext cx="114300" cy="952500"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Right Bracket 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB7819F5-89D2-48B7-8C79-D5AED17B40F4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2800350" y="2926080"/>
+          <a:ext cx="95250" cy="962025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Double Bracket 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB1330E-B5B4-4E48-8CB5-0C55FB6EC5E3}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5495925" y="1463040"/>
+          <a:ext cx="3105150" cy="942975"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Double Bracket 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83422A29-CBBA-4036-B3C0-8DAB4FD2F54C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5486400" y="2935605"/>
+          <a:ext cx="3105150" cy="942975"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>203522</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>11468</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>456810</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>40043</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Double Bracket 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF7EB120-CE3D-4143-B3B3-0A116BED735D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4470722" y="1108748"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>187582</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>195942</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>440870</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>14967</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Double Bracket 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E49203B1-08A9-4893-980B-FE68A3432131}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6283582" y="180702"/>
+          <a:ext cx="862888" cy="382905"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>443788</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Double Bracket 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5469607E-8E74-4168-8039-F283B13E97AA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6286500" y="1097280"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>187582</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>195942</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>440870</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>14967</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Double Bracket 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71D91F08-E6C3-46D7-9FE1-C2DC25BDAB08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="187582" y="180702"/>
+          <a:ext cx="862888" cy="382905"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>82806</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>14967</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>3809</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>30481</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Double Bracket 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E997E3DC-EEFE-4920-851E-32F074DBA9FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1515366" y="1157967"/>
+          <a:ext cx="1643123" cy="564154"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>203522</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>11468</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>456810</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>40043</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Double Bracket 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C65AA5AF-12AB-4DD8-90AE-53A46D8D804B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4470722" y="194348"/>
+          <a:ext cx="862888" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>443788</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Double Bracket 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C101B01-A1C4-4363-A9B3-FAC59FD490FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8077200" y="182880"/>
+          <a:ext cx="900988" cy="394335"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100" b="1"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Left Bracket 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{348E620A-AF17-4286-A91F-E5D0C063B340}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12296775" y="182880"/>
+          <a:ext cx="114300" cy="952500"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Right Bracket 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C7F3C8D-A7FF-40CE-AC22-94D40BD03AB8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14992350" y="182880"/>
+          <a:ext cx="95250" cy="962025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>219075</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Left Bracket 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C37446C-937B-4EB9-92F6-ABAF65EFC2E0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12296775" y="1463040"/>
+          <a:ext cx="114300" cy="952500"/>
+        </a:xfrm>
+        <a:prstGeom prst="leftBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Right Bracket 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FE27B67-844B-4A2B-A17F-59D7AA92DEF4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="14992350" y="1463040"/>
+          <a:ext cx="95250" cy="962025"/>
+        </a:xfrm>
+        <a:prstGeom prst="rightBracket">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>26670</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="317010" cy="173766"/>
+    <xdr:ext cx="393569" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="13" name="TextBox 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9700F79-6057-4DB0-AF54-D7E1399918B0}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11087100" y="28575"/>
+              <a:ext cx="393569" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝐴</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t> </m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝐵</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="13" name="TextBox 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9700F79-6057-4DB0-AF54-D7E1399918B0}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="11087100" y="28575"/>
+              <a:ext cx="393569" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐴 𝐵‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="266163" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="14" name="TextBox 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73DE616-4395-4104-B499-F361C204A4D1}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="9305925" y="933450"/>
+              <a:ext cx="266163" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝐴</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="14" name="TextBox 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B73DE616-4395-4104-B499-F361C204A4D1}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="9305925" y="933450"/>
+              <a:ext cx="266163" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐴‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="266163" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="15" name="TextBox 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7987FFD8-CDFD-4F77-BB0F-5CC7C33D1ED3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="16002000" y="28575"/>
+              <a:ext cx="266163" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝐴</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="15" name="TextBox 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7987FFD8-CDFD-4F77-BB0F-5CC7C33D1ED3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="16002000" y="28575"/>
+              <a:ext cx="266163" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐴‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="265907" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="16" name="TextBox 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E00119D-7DC0-4055-A199-4707E777B48F}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="15992475" y="1280160"/>
+              <a:ext cx="265907" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝐶</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="16" name="TextBox 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E00119D-7DC0-4055-A199-4707E777B48F}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="15992475" y="1280160"/>
+              <a:ext cx="265907" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐶‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="260008" cy="173766"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2" name="TextBox 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00E58CF5-95E3-1422-03B9-4EBDC25236F3}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD229A1E-5354-41BD-ACBF-C05C8799C527}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1959473" y="208099"/>
-              <a:ext cx="317010" cy="173766"/>
+              <a:off x="771525" y="1645920"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2" name="TextBox 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD229A1E-5354-41BD-ACBF-C05C8799C527}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="771525" y="1645920"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>152400</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="260008" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3" name="TextBox 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A5A2570-439E-49B5-B9A1-5B5DBCB50347}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="152400" y="1655445"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3" name="TextBox 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A5A2570-439E-49B5-B9A1-5B5DBCB50347}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="152400" y="1655445"/>
+              <a:ext cx="260008" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>504825</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC9FA86B-8BC1-4A6E-AFAF-3D03B25EF793}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1724025" y="1028700"/>
+          <a:ext cx="838200" cy="247650"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>161925</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B59CC8E3-6435-4969-A915-F6D748F4638D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:clrChange>
+            <a:clrFrom>
+              <a:srgbClr val="FFFFFF"/>
+            </a:clrFrom>
+            <a:clrTo>
+              <a:srgbClr val="FFFFFF">
+                <a:alpha val="0"/>
+              </a:srgbClr>
+            </a:clrTo>
+          </a:clrChange>
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="3600450" y="3097530"/>
+          <a:ext cx="876300" cy="0"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:extLst>
+          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a14:hiddenFill>
+          </a:ext>
+        </a:extLst>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1098121" cy="339773"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="TextBox 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FB1CB95-7CCE-4F26-A1A2-B1B6A0708694}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="13125450" y="1173480"/>
+              <a:ext cx="1098121" cy="339773"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑝𝑟𝑜</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑗</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑇</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑇</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑢</m:t>
+                    </m:r>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="6" name="TextBox 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FB1CB95-7CCE-4F26-A1A2-B1B6A0708694}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="13125450" y="1173480"/>
+              <a:ext cx="1098121" cy="339773"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑝𝑟𝑜𝑗_𝑢 (𝑣)=(𝑢^𝑇 𝑣)/(𝑢^𝑇 𝑢) 𝑢</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>533400</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="573234" cy="339773"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7" name="TextBox 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67F39D55-005F-4720-A4E2-5CABE1A56074}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10896600" y="836295"/>
+              <a:ext cx="573234" cy="339773"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑃</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                              <m:t> </m:t>
+                            </m:r>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑇</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:num>
+                      <m:den>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑢</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑇</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7" name="TextBox 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67F39D55-005F-4720-A4E2-5CABE1A56074}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="10896600" y="836295"/>
+              <a:ext cx="573234" cy="339773"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑃=〖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>𝑢 </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢〗^𝑇/(𝑢^𝑇 𝑢)</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1344534" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B79DCA9-F94C-48DA-8427-DB8F9C65688E}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="12211050" y="47625"/>
+              <a:ext cx="1344534" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑃</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>∙</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑣</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑝𝑟𝑜</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑗</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:d>
+                      <m:dPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B79DCA9-F94C-48DA-8427-DB8F9C65688E}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="12211050" y="47625"/>
+              <a:ext cx="1344534" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣_1=𝑃</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>∙</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣=𝑝𝑟𝑜𝑗_𝑢 (𝑣)</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="737446" cy="173766"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9" name="TextBox 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B5EE01-4CAB-4D6D-8A3A-0505318079F2}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14697075" y="192405"/>
+              <a:ext cx="737446" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑣</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>−</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9" name="TextBox 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B5EE01-4CAB-4D6D-8A3A-0505318079F2}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14697075" y="192405"/>
+              <a:ext cx="737446" cy="173766"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣_2=𝑣−𝑣_1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="515013" cy="177293"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="10" name="TextBox 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4071F521-458D-4D8B-971C-7879F533164E}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14716125" y="2396490"/>
+              <a:ext cx="515013" cy="177293"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑇</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑟</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=0</m:t>
+                    </m:r>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="10" name="TextBox 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4071F521-458D-4D8B-971C-7879F533164E}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="14716125" y="2396490"/>
+              <a:ext cx="515013" cy="177293"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢^𝑇 𝑟=0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="411330" cy="345159"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="11" name="TextBox 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1147FC8-FBF6-4492-B628-4E73C1E2383B}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="133350" y="2289810"/>
+              <a:ext cx="411330" cy="345159"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∙</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:d>
+                              <m:dPr>
+                                <m:begChr m:val="‖"/>
+                                <m:endChr m:val="‖"/>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-GB" sz="1100" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                  <m:t>𝑢</m:t>
+                                </m:r>
+                              </m:e>
+                            </m:d>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="11" name="TextBox 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1147FC8-FBF6-4492-B628-4E73C1E2383B}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="133350" y="2289810"/>
+              <a:ext cx="411330" cy="345159"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>(</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>(𝑢</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>∙𝑣))/</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>‖𝑢‖^</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>2 </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1438476" cy="1238423"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E79CE55E-F8EE-4881-B360-1F3BA3879C8F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8582025" y="3474720"/>
+          <a:ext cx="1438476" cy="1238423"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="840679" cy="345159"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="13" name="TextBox 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5A9566-39A0-4EA9-9035-920149503594}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="1685925" y="384810"/>
+              <a:ext cx="840679" cy="345159"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
-                        <m:d>
-[...29 lines deleted...]
-                        </m:d>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>1</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∙</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>)</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:d>
+                              <m:dPr>
+                                <m:begChr m:val="‖"/>
+                                <m:endChr m:val="‖"/>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                  <m:t>𝑢</m:t>
+                                </m:r>
+                              </m:e>
+                            </m:d>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:den>
+                    </m:f>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑢</m:t>
+                    </m:r>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2" name="TextBox 1">
+            <xdr:cNvPr id="13" name="TextBox 12">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00E58CF5-95E3-1422-03B9-4EBDC25236F3}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5A9566-39A0-4EA9-9035-920149503594}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1959473" y="208099"/>
-              <a:ext cx="317010" cy="173766"/>
+              <a:off x="1685925" y="384810"/>
+              <a:ext cx="840679" cy="345159"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
-                <a:rPr lang="en-GB" sz="1100" i="0">
-[...6 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
+                <a:t>𝑣_1=((𝑢</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1100" i="0">
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>∙𝑣))/</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>_</a:t>
+                <a:t>‖𝑢‖^</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>1</a:t>
+                <a:t>2  𝑢</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>66675</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="320280" cy="173766"/>
+    <xdr:ext cx="737446" cy="173766"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3" name="TextBox 2">
+            <xdr:cNvPr id="14" name="TextBox 13">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C0E0A5-F54A-412D-8180-0EF6FF2D6EB7}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51CDD9C0-E229-4F60-946B-0BA67BA9B667}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1955399" y="387048"/>
-              <a:ext cx="320280" cy="173766"/>
+              <a:off x="3724275" y="142875"/>
+              <a:ext cx="737446" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
-                        <m:d>
-[...29 lines deleted...]
-                        </m:d>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>2</m:t>
+                        </m:r>
+                      </m:sub>
+                    </m:sSub>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑣</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>−</m:t>
+                    </m:r>
+                    <m:sSub>
+                      <m:sSubPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSubPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>1</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3" name="TextBox 2">
+            <xdr:cNvPr id="14" name="TextBox 13">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9C0E0A5-F54A-412D-8180-0EF6FF2D6EB7}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51CDD9C0-E229-4F60-946B-0BA67BA9B667}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1955399" y="387048"/>
-              <a:ext cx="320280" cy="173766"/>
+              <a:off x="3724275" y="142875"/>
+              <a:ext cx="737446" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:r>
-[...22 lines deleted...]
-              </a:r>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>2</a:t>
+                <a:t>𝑣_2=𝑣−𝑣_1</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>204168</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="326820" cy="182294"/>
+    <xdr:ext cx="764697" cy="312971"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4" name="TextBox 3">
+            <xdr:cNvPr id="15" name="TextBox 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880FA789-88E9-44BB-A2A9-83BCC4BFFB93}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80597293-3D0E-4463-B4AA-0F7A4AC2E4EF}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1963019" y="592788"/>
-              <a:ext cx="326820" cy="182294"/>
+              <a:off x="4886325" y="133350"/>
+              <a:ext cx="764697" cy="312971"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:dPr>
                       <m:e>
+                        <m:sSub>
+                          <m:sSubPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSubPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑣</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>1</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
+                      </m:e>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>∙</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑢</m:t>
+                        </m:r>
+                      </m:num>
+                      <m:den>
                         <m:d>
                           <m:dPr>
                             <m:begChr m:val="‖"/>
                             <m:endChr m:val="‖"/>
                             <m:ctrlPr>
-                              <a:rPr lang="en-GB" sz="1100" i="1">
-[...3 lines deleted...]
-                                <a:effectLst/>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
                             </m:ctrlPr>
                           </m:dPr>
                           <m:e>
                             <m:r>
-                              <a:rPr lang="en-GB" sz="1100" i="1">
-[...3 lines deleted...]
-                                <a:effectLst/>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
-                              <m:t>𝑥</m:t>
+                              <m:t>𝑢</m:t>
                             </m:r>
                           </m:e>
                         </m:d>
-                      </m:e>
-[...8 lines deleted...]
-                    </m:sSub>
+                      </m:den>
+                    </m:f>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="4" name="TextBox 3">
+            <xdr:cNvPr id="15" name="TextBox 14">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{880FA789-88E9-44BB-A2A9-83BCC4BFFB93}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80597293-3D0E-4463-B4AA-0F7A4AC2E4EF}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1963019" y="592788"/>
-              <a:ext cx="326820" cy="182294"/>
+              <a:off x="4886325" y="133350"/>
+              <a:ext cx="764697" cy="312971"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...5 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
-[...11 lines deleted...]
-                <a:t>_</a:t>
+                <a:t>‖</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>𝑝</a:t>
+                <a:t>𝑣_1 ‖=(𝑣</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>∙𝑢)/‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑢‖ </a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>561975</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="355867" cy="173766"/>
+    <xdr:ext cx="1055032" cy="173766"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="5" name="TextBox 4">
+            <xdr:cNvPr id="16" name="TextBox 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1D3718B-1941-4F05-9B94-79723E1B22BD}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FC6FE01-39C0-4FD4-B873-E44C40968D2F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1958340" y="800100"/>
-              <a:ext cx="355867" cy="173766"/>
+              <a:off x="6048375" y="171450"/>
+              <a:ext cx="1055032" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:dPr>
                       <m:e>
-                        <m:d>
-[...2 lines deleted...]
-                            <m:endChr m:val="‖"/>
+                        <m:sSub>
+                          <m:sSubPr>
                             <m:ctrlPr>
                               <a:rPr lang="en-GB" sz="1100" i="1">
-                                <a:solidFill>
-[...2 lines deleted...]
-                                <a:effectLst/>
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
                             </m:ctrlPr>
-                          </m:dPr>
+                          </m:sSubPr>
                           <m:e>
                             <m:r>
-                              <a:rPr lang="en-GB" sz="1100" i="1">
-[...3 lines deleted...]
-                                <a:effectLst/>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
-                              <m:t>𝑥</m:t>
+                              <m:t>𝑣</m:t>
                             </m:r>
                           </m:e>
-                        </m:d>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>1</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
                       </m:e>
-                      <m:sub>
+                    </m:d>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:dPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑣</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:d>
+                    <m:func>
+                      <m:funcPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>cos</m:t>
+                        </m:r>
+                      </m:fName>
+                      <m:e>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>∞</m:t>
+                          <m:t>𝜃</m:t>
                         </m:r>
-                      </m:sub>
-                    </m:sSub>
+                      </m:e>
+                    </m:func>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="5" name="TextBox 4">
+            <xdr:cNvPr id="16" name="TextBox 15">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1D3718B-1941-4F05-9B94-79723E1B22BD}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FC6FE01-39C0-4FD4-B873-E44C40968D2F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1958340" y="800100"/>
-              <a:ext cx="355867" cy="173766"/>
+              <a:off x="6048375" y="171450"/>
+              <a:ext cx="1055032" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...5 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
+                <a:t>‖</a:t>
               </a:r>
               <a:r>
-                <a:rPr lang="en-GB" sz="1100" i="0">
-[...3 lines deleted...]
-                  <a:effectLst/>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                  <a:ea typeface="+mn-ea"/>
-                  <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>_</a:t>
+                <a:t>𝑣_1 ‖=‖𝑣‖  cos⁡</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>∞</a:t>
+                <a:t>𝜃</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>137160</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>552450</xdr:colOff>
       <xdr:row>5</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="320280" cy="173766"/>
+    <xdr:ext cx="748475" cy="312971"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="6" name="TextBox 5">
+            <xdr:cNvPr id="17" name="TextBox 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3114A17C-A9CA-40DC-A6B5-8E839141D720}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F08456-C9A9-4E9D-B7EC-45D6E039798C}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1965960" y="982980"/>
-              <a:ext cx="320280" cy="173766"/>
+              <a:off x="4210050" y="1085850"/>
+              <a:ext cx="748475" cy="312971"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:func>
+                      <m:funcPr>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:funcPr>
+                      <m:fName>
+                        <m:r>
+                          <m:rPr>
+                            <m:sty m:val="p"/>
+                          </m:rPr>
+                          <a:rPr lang="en-GB" sz="1100" i="0">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>cos</m:t>
+                        </m:r>
+                      </m:fName>
                       <m:e>
-                        <m:d>
-[...31 lines deleted...]
-                      <m:sub>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝜃</m:t>
+                        </m:r>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                             <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>0</m:t>
+                          <m:t>=</m:t>
                         </m:r>
-                      </m:sub>
-                    </m:sSub>
+                        <m:f>
+                          <m:fPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:fPr>
+                          <m:num>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  </a:rPr>
+                                  <m:t>𝑣</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  </a:rPr>
+                                  <m:t>𝑐</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:num>
+                          <m:den>
+                            <m:d>
+                              <m:dPr>
+                                <m:begChr m:val="‖"/>
+                                <m:endChr m:val="‖"/>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:dPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                  </a:rPr>
+                                  <m:t>𝑣</m:t>
+                                </m:r>
+                              </m:e>
+                            </m:d>
+                          </m:den>
+                        </m:f>
+                      </m:e>
+                    </m:func>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="6" name="TextBox 5">
+            <xdr:cNvPr id="17" name="TextBox 16">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3114A17C-A9CA-40DC-A6B5-8E839141D720}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9F08456-C9A9-4E9D-B7EC-45D6E039798C}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1965960" y="982980"/>
-              <a:ext cx="320280" cy="173766"/>
+              <a:off x="4210050" y="1085850"/>
+              <a:ext cx="748475" cy="312971"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...5 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
+                <a:t>cos⁡〖</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...2 lines deleted...]
-                  <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                  <a:ea typeface="+mn-ea"/>
-                  <a:cs typeface="+mn-cs"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>_</a:t>
+                <a:t>𝜃</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>0</a:t>
+                <a:t>=𝑣_𝑐/‖𝑣‖ 〗</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="363689" cy="173766"/>
+    <xdr:ext cx="313034" cy="173766"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="7" name="TextBox 6">
+            <xdr:cNvPr id="18" name="TextBox 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2503B6-D3CB-43C3-B9C3-FE5F03B0E2FA}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC15DD7B-68EA-4220-8D91-57DBBC2BFFC2}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1965960" y="1188720"/>
-              <a:ext cx="363689" cy="173766"/>
+              <a:off x="5010150" y="384810"/>
+              <a:ext cx="313034" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:dPr>
                       <m:e>
-                        <m:d>
-[...2 lines deleted...]
-                            <m:endChr m:val="‖"/>
+                        <m:sSub>
+                          <m:sSubPr>
                             <m:ctrlPr>
                               <a:rPr lang="en-GB" sz="1100" i="1">
-                                <a:solidFill>
-[...2 lines deleted...]
-                                <a:effectLst/>
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
                             </m:ctrlPr>
-                          </m:dPr>
+                          </m:sSubPr>
                           <m:e>
                             <m:r>
-                              <a:rPr lang="en-GB" sz="1100" i="1">
-[...3 lines deleted...]
-                                <a:effectLst/>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
-                              <m:t>𝑥</m:t>
+                              <m:t>𝑣</m:t>
                             </m:r>
                           </m:e>
-                        </m:d>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>1</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
                       </m:e>
-                      <m:sub>
-[...8 lines deleted...]
-                    </m:sSub>
+                    </m:d>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="7" name="TextBox 6">
+            <xdr:cNvPr id="18" name="TextBox 17">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F2503B6-D3CB-43C3-B9C3-FE5F03B0E2FA}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC15DD7B-68EA-4220-8D91-57DBBC2BFFC2}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1965960" y="1188720"/>
-              <a:ext cx="363689" cy="173766"/>
+              <a:off x="5010150" y="384810"/>
+              <a:ext cx="313034" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...5 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
-[...11 lines deleted...]
-                <a:t>_</a:t>
+                <a:t>‖</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>𝑊</a:t>
+                <a:t>𝑣_1 ‖</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>3</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>180975</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="328680" cy="173766"/>
+    <xdr:ext cx="313034" cy="173766"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="8" name="TextBox 7">
+            <xdr:cNvPr id="19" name="TextBox 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C13B171-7E71-46AD-9A4E-6ED62A436D2E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79002CA-428D-4A8F-B96D-D7C0CA2CCFBE}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1958340" y="1371600"/>
-              <a:ext cx="328680" cy="173766"/>
+              <a:off x="6276975" y="375285"/>
+              <a:ext cx="313034" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:dPr>
                       <m:e>
-                        <m:d>
-[...2 lines deleted...]
-                            <m:endChr m:val="‖"/>
+                        <m:sSub>
+                          <m:sSubPr>
                             <m:ctrlPr>
                               <a:rPr lang="en-GB" sz="1100" i="1">
-                                <a:solidFill>
-[...2 lines deleted...]
-                                <a:effectLst/>
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
                             </m:ctrlPr>
-                          </m:dPr>
+                          </m:sSubPr>
                           <m:e>
                             <m:r>
-                              <a:rPr lang="en-GB" sz="1100" i="1">
-[...3 lines deleted...]
-                                <a:effectLst/>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                                <a:ea typeface="+mn-ea"/>
-                                <a:cs typeface="+mn-cs"/>
                               </a:rPr>
-                              <m:t>𝑥</m:t>
+                              <m:t>𝑣</m:t>
                             </m:r>
                           </m:e>
-                        </m:d>
+                          <m:sub>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>1</m:t>
+                            </m:r>
+                          </m:sub>
+                        </m:sSub>
                       </m:e>
-                      <m:sub>
-[...8 lines deleted...]
-                    </m:sSub>
+                    </m:d>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="8" name="TextBox 7">
+            <xdr:cNvPr id="19" name="TextBox 18">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C13B171-7E71-46AD-9A4E-6ED62A436D2E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C79002CA-428D-4A8F-B96D-D7C0CA2CCFBE}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="1958340" y="1371600"/>
-              <a:ext cx="328680" cy="173766"/>
+              <a:off x="6276975" y="375285"/>
+              <a:ext cx="313034" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...5 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
-[...11 lines deleted...]
-                <a:t>_</a:t>
+                <a:t>‖</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
-                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>𝐹</a:t>
+                <a:t>𝑣_1 ‖</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>14</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1020536" cy="219547"/>
+    <xdr:ext cx="313034" cy="173766"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9" name="TextBox 8">
+            <xdr:cNvPr id="20" name="TextBox 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{866C9BE2-3506-4F23-BF44-83B043CD87F3}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49CED48-DF5F-4A2E-8E4F-BC50B15FC140}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="8656320" y="1188720"/>
-              <a:ext cx="1020536" cy="219547"/>
+              <a:off x="7439025" y="384810"/>
+              <a:ext cx="313034" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:d>
+                      <m:dPr>
+                        <m:begChr m:val="‖"/>
+                        <m:endChr m:val="‖"/>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:dPr>
                       <m:e>
-                        <m:d>
-[...2 lines deleted...]
-                            <m:endChr m:val="‖"/>
+                        <m:sSub>
+                          <m:sSubPr>
                             <m:ctrlPr>
                               <a:rPr lang="en-GB" sz="1100" i="1">
-                                <a:solidFill>
-[...55 lines deleted...]
-                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                               </a:rPr>
                             </m:ctrlPr>
-                          </m:sSupPr>
+                          </m:sSubPr>
                           <m:e>
                             <m:r>
                               <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                               </a:rPr>
-                              <m:t>𝑥</m:t>
+                              <m:t>𝑣</m:t>
                             </m:r>
                           </m:e>
-                          <m:sup>
+                          <m:sub>
                             <m:r>
                               <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                                 <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                               </a:rPr>
-                              <m:t>𝑇</m:t>
+                              <m:t>1</m:t>
                             </m:r>
-                          </m:sup>
-[...6 lines deleted...]
-                        </m:r>
+                          </m:sub>
+                        </m:sSub>
                       </m:e>
-                    </m:rad>
+                    </m:d>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="9" name="TextBox 8">
+            <xdr:cNvPr id="20" name="TextBox 19">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{866C9BE2-3506-4F23-BF44-83B043CD87F3}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49CED48-DF5F-4A2E-8E4F-BC50B15FC140}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="8656320" y="1188720"/>
-              <a:ext cx="1020536" cy="219547"/>
+              <a:off x="7439025" y="384810"/>
+              <a:ext cx="313034" cy="173766"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
+              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
-                  <a:solidFill>
-[...5 lines deleted...]
-                  <a:cs typeface="+mn-cs"/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>‖𝑥‖</a:t>
+                <a:t>‖</a:t>
               </a:r>
               <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣_1 ‖</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381083" cy="177228"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="21" name="TextBox 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82EC0D18-3F1C-421E-A38F-52C4CCD86F63}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="1866900"/>
+              <a:ext cx="1381083" cy="177228"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:begChr m:val="‖"/>
+                            <m:endChr m:val="‖"/>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝑣</m:t>
+                            </m:r>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:begChr m:val="‖"/>
+                            <m:endChr m:val="‖"/>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                  <m:t>𝑣</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                  <m:t>1</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>+</m:t>
+                    </m:r>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:d>
+                          <m:dPr>
+                            <m:begChr m:val="‖"/>
+                            <m:endChr m:val="‖"/>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:solidFill>
+                                  <a:schemeClr val="tx1"/>
+                                </a:solidFill>
+                                <a:effectLst/>
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="+mn-ea"/>
+                                <a:cs typeface="+mn-cs"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:dPr>
+                          <m:e>
+                            <m:sSub>
+                              <m:sSubPr>
+                                <m:ctrlPr>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                </m:ctrlPr>
+                              </m:sSubPr>
+                              <m:e>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                  <m:t>𝑣</m:t>
+                                </m:r>
+                              </m:e>
+                              <m:sub>
+                                <m:r>
+                                  <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                    <a:solidFill>
+                                      <a:schemeClr val="tx1"/>
+                                    </a:solidFill>
+                                    <a:effectLst/>
+                                    <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                    <a:ea typeface="+mn-ea"/>
+                                    <a:cs typeface="+mn-cs"/>
+                                  </a:rPr>
+                                  <m:t>2</m:t>
+                                </m:r>
+                              </m:sub>
+                            </m:sSub>
+                          </m:e>
+                        </m:d>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:solidFill>
+                              <a:schemeClr val="tx1"/>
+                            </a:solidFill>
+                            <a:effectLst/>
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="+mn-ea"/>
+                            <a:cs typeface="+mn-cs"/>
+                          </a:rPr>
+                          <m:t>2</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="21" name="TextBox 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82EC0D18-3F1C-421E-A38F-52C4CCD86F63}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="1733550" y="1866900"/>
+              <a:ext cx="1381083" cy="177228"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
                 <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>‖</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑣‖^2=</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:solidFill>
                     <a:schemeClr val="tx1"/>
                   </a:solidFill>
                   <a:effectLst/>
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                   <a:ea typeface="+mn-ea"/>
                   <a:cs typeface="+mn-cs"/>
                 </a:rPr>
-                <a:t>_</a:t>
-[...6 lines deleted...]
-                <a:t>𝑊</a:t>
+                <a:t>‖𝑣_1 ‖^</a:t>
               </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>=√(𝑥^𝑇 𝑊𝑥)</a:t>
+                <a:t>2+</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1"/>
+                  </a:solidFill>
+                  <a:effectLst/>
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="+mn-ea"/>
+                  <a:cs typeface="+mn-cs"/>
+                </a:rPr>
+                <a:t>‖𝑣_2 ‖^2</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>257175</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="105477" cy="186718"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2" name="TextBox 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFB0FC8-B497-477A-8C9A-5C00BF1BF557}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="4524375" y="192405"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̂"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑏</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2" name="TextBox 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CFB0FC8-B497-477A-8C9A-5C00BF1BF557}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="4524375" y="192405"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑏 ̂</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>381000</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>101585</xdr:rowOff>
     </xdr:from>
     <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>457636</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>76290</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="3" name="Group 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B16246B-5C1A-4310-A246-10ECB76BB902}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="10744200" y="939785"/>
+          <a:ext cx="3124636" cy="2984605"/>
+          <a:chOff x="1828800" y="3486150"/>
+          <a:chExt cx="3124636" cy="2857899"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:pic>
+        <xdr:nvPicPr>
+          <xdr:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E577C6-BA2E-659F-A134-1FAD04B3A4A3}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </xdr:cNvPicPr>
+        </xdr:nvPicPr>
+        <xdr:blipFill>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </xdr:blipFill>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="3486150"/>
+            <a:ext cx="3124636" cy="2857899"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </xdr:spPr>
+      </xdr:pic>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72B4CDBB-A21E-9BE9-0252-7823C7782ACD}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="3571875" y="4162425"/>
+            <a:ext cx="260008" cy="253329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>A</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="3381847" cy="2848373"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{644413B1-6F51-4AB1-B4EA-CF30B312C26B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="15240000" y="1097280"/>
+          <a:ext cx="3381847" cy="2848373"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>232410</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="105477" cy="186718"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7" name="TextBox 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD15D171-F723-4894-BE82-0CD09BA644C3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="6938010" y="1354455"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̂"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑏</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="7" name="TextBox 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD15D171-F723-4894-BE82-0CD09BA644C3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="6938010" y="1354455"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑏 ̂</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>53340</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="105477" cy="186718"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3B2B8D-F825-467F-B9F3-47D83C359498}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="3710940" y="226695"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̂"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑏</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC3B2B8D-F825-467F-B9F3-47D83C359498}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="3710940" y="226695"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑏 ̂</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>106680</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>53340</xdr:rowOff>
+      <xdr:colOff>28575</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="105477" cy="186718"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9" name="TextBox 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB97CCA-DFA6-4F05-8A78-5A40B71B8D28}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="3076575" y="2935605"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:acc>
+                      <m:accPr>
+                        <m:chr m:val="̂"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:accPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑏</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:acc>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="9" name="TextBox 8">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB97CCA-DFA6-4F05-8A78-5A40B71B8D28}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="3076575" y="2935605"/>
+              <a:ext cx="105477" cy="186718"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑏 ̂</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>542925</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Oval 1">
+        <xdr:cNvPr id="10" name="Double Bracket 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{983EE136-500B-16A0-E444-878A1E00BFFB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DE8B1F4-60EA-43FC-8A5D-F22FA8FD5499}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2796540" y="1074420"/>
-          <a:ext cx="373380" cy="304800"/>
+          <a:off x="666750" y="384810"/>
+          <a:ext cx="485775" cy="567690"/>
         </a:xfrm>
-        <a:prstGeom prst="ellipse">
+        <a:prstGeom prst="bracketPair">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>161925</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Double Bracket 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC6FE9AE-EC1E-4FDE-B33A-4548260A37AA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1381125" y="394335"/>
+          <a:ext cx="904875" cy="567690"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>228600</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="12" name="Straight Connector 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A5F2CFD-6990-49B9-A2A6-8F9B5A4C7EED}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10458450" y="1268730"/>
+          <a:ext cx="3790950" cy="1040130"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
         <a:ln>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
+          <a:prstDash val="sysDot"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
-          <a:schemeClr val="accent1">
-[...1 lines deleted...]
-          </a:schemeClr>
+          <a:schemeClr val="accent1"/>
         </a:lnRef>
-        <a:fillRef idx="1">
+        <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="0">
+        <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="lt1"/>
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>352425</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="13" name="Straight Connector 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C430E03-3C02-402F-A158-CB3E44264236}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="10715625" y="1095375"/>
+          <a:ext cx="3009900" cy="2638425"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>419100</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="14" name="Straight Connector 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47950B9B-13D5-4BBC-AC42-BC872969ABB4}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="12487275" y="325755"/>
+          <a:ext cx="733425" cy="3686175"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>428625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>495300</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="15" name="Straight Connector 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0982593-D173-4A21-B017-D16108990652}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="15059025" y="2059305"/>
+          <a:ext cx="3724275" cy="1270635"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="16" name="Straight Connector 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B82BFE5-438F-451A-AC3D-861DAB003260}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipH="1">
+          <a:off x="17811750" y="489585"/>
+          <a:ext cx="38100" cy="3493770"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:to>
+    <xdr:cxnSp macro="">
+      <xdr:nvCxnSpPr>
+        <xdr:cNvPr id="17" name="Straight Connector 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1456AB5-3DA3-4A26-A241-D9A45CD4899D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvCxnSpPr/>
+      </xdr:nvCxnSpPr>
+      <xdr:spPr>
+        <a:xfrm flipV="1">
+          <a:off x="14744700" y="2396490"/>
+          <a:ext cx="4248150" cy="47625"/>
+        </a:xfrm>
+        <a:prstGeom prst="line">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln>
+          <a:prstDash val="sysDot"/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+    </xdr:cxnSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Double Bracket 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{950E80DC-07E5-4A94-932C-09CB8F99A352}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="104775" y="182880"/>
+          <a:ext cx="971550" cy="403860"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>104775</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Double Bracket 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F667FD16-0AF2-4DBC-BC5D-753F910476B2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1933575" y="192405"/>
+          <a:ext cx="361950" cy="403860"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Double Bracket 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84C9CC68-94F4-4383-BB14-72B22B3837F5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2552700" y="914400"/>
+          <a:ext cx="361950" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Double Bracket 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56F2DD1A-4750-4B26-9B50-9E4F0727E112}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="733425" y="912495"/>
+          <a:ext cx="361950" cy="411480"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="Double Bracket 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01CB55E5-71DD-4E92-A86E-D5F69E6A51E6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3171825" y="182880"/>
+          <a:ext cx="361950" cy="403860"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>485775</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="Double Bracket 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9524124-A677-43AF-A4D8-4665E94806C2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="733425" y="1832610"/>
+          <a:ext cx="361950" cy="419100"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="Double Bracket 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{853BBF2B-9A60-4CF3-974B-699E25CEACFF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="2552700" y="1876425"/>
+          <a:ext cx="361950" cy="403860"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="en-GB" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>190499</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>428624</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="Double Bracket 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70E3955B-1304-4293-98FC-F2142EDAE4BC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4457699" y="192405"/>
+          <a:ext cx="1457325" cy="548640"/>
+        </a:xfrm>
+        <a:prstGeom prst="bracketPair">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="en-GB" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
-[...286 lines deleted...]
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>177800</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>133350</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="462114" cy="320216"/>
+    <xdr:ext cx="638573" cy="338619"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="2" name="TextBox 1">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6774C75-5EDD-4C61-81BB-E07A1B6A9000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7A0A752-B6CC-4E14-B074-9F68056FF450}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="4371446" y="606425"/>
-              <a:ext cx="462114" cy="320216"/>
+              <a:off x="9277350" y="2181225"/>
+              <a:ext cx="638573" cy="338619"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝜆</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:f>
+                      <m:fPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:fPr>
+                      <m:num>
+                        <m:sSup>
+                          <m:sSupPr>
+                            <m:ctrlPr>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                            </m:ctrlPr>
+                          </m:sSupPr>
+                          <m:e>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>𝜎</m:t>
+                            </m:r>
+                          </m:e>
+                          <m:sup>
+                            <m:r>
+                              <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                                <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                                <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                              </a:rPr>
+                              <m:t>2</m:t>
+                            </m:r>
+                          </m:sup>
+                        </m:sSup>
+                      </m:num>
+                      <m:den>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑁</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>−1</m:t>
+                        </m:r>
+                      </m:den>
+                    </m:f>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2" name="TextBox 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7A0A752-B6CC-4E14-B074-9F68056FF450}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="9277350" y="2181225"/>
+              <a:ext cx="638573" cy="338619"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝜆</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>=𝜎^2/(𝑁−1)</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="946413" cy="204993"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3" name="TextBox 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97939BDE-1998-8227-07A8-FFA2C3FBEEAA}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="9534525" y="3714750"/>
+              <a:ext cx="946413" cy="204993"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝜎</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:rad>
+                      <m:radPr>
+                        <m:degHide m:val="on"/>
+                        <m:ctrlPr>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:radPr>
+                      <m:deg/>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝜆</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>(</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑁</m:t>
+                        </m:r>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>−1)</m:t>
+                        </m:r>
+                      </m:e>
+                    </m:rad>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="3" name="TextBox 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97939BDE-1998-8227-07A8-FFA2C3FBEEAA}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="9534525" y="3714750"/>
+              <a:ext cx="946413" cy="204993"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝜎</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>=√(𝜆(𝑁−1))</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>461963</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>23812</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="642355" cy="177293"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5" name="TextBox 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25905C77-75FE-9B5C-5FD8-7B28C4D2F0F3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="2593182" y="6357937"/>
+              <a:ext cx="642355" cy="177293"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a14:m>
+                <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                  <m:oMathParaPr>
+                    <m:jc m:val="centerGroup"/>
+                  </m:oMathParaPr>
+                  <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝐶</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑉</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="el-GR" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>Λ</m:t>
+                    </m:r>
+                    <m:sSup>
+                      <m:sSupPr>
+                        <m:ctrlPr>
+                          <a:rPr lang="el-GR" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                        </m:ctrlPr>
+                      </m:sSupPr>
+                      <m:e>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑉</m:t>
+                        </m:r>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑇</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
+                  </m:oMath>
+                </m:oMathPara>
+              </a14:m>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Choice>
+      <mc:Fallback xmlns="">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="5" name="TextBox 4">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25905C77-75FE-9B5C-5FD8-7B28C4D2F0F3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="2593182" y="6357937"/>
+              <a:ext cx="642355" cy="177293"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="tx1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝐶</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>=𝑉</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="el-GR" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>Λ</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑉</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="el-GR" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>^</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑇</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-GB" sz="1100"/>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </mc:Fallback>
+    </mc:AlternateContent>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="710323" cy="177293"/>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+      <mc:Choice Requires="a14">
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="8" name="TextBox 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{884465BA-8731-D718-92A8-12D935D13C72}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="6610350" y="5591175"/>
+              <a:ext cx="710323" cy="177293"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
@@ -8939,1178 +21123,4875 @@
                         </m:ctrlPr>
                       </m:sSubPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝑋</m:t>
                         </m:r>
                       </m:e>
                       <m:sub>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                           <m:t>𝐶</m:t>
                         </m:r>
                       </m:sub>
                     </m:sSub>
                     <m:r>
                       <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                         <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                       </a:rPr>
                       <m:t>=</m:t>
                     </m:r>
-                    <m:f>
-                      <m:fPr>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝑈</m:t>
+                    </m:r>
+                    <m:r>
+                      <m:rPr>
+                        <m:sty m:val="p"/>
+                      </m:rPr>
+                      <a:rPr lang="el-GR" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>Σ</m:t>
+                    </m:r>
+                    <m:sSup>
+                      <m:sSupPr>
                         <m:ctrlPr>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:fPr>
-                      <m:num>
+                      </m:sSupPr>
+                      <m:e>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>𝑋</m:t>
+                          <m:t>𝑉</m:t>
                         </m:r>
-                      </m:num>
-[...20 lines deleted...]
-                    </m:f>
+                      </m:e>
+                      <m:sup>
+                        <m:r>
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                            <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                          </a:rPr>
+                          <m:t>𝑇</m:t>
+                        </m:r>
+                      </m:sup>
+                    </m:sSup>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="2" name="TextBox 1">
+            <xdr:cNvPr id="8" name="TextBox 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6774C75-5EDD-4C61-81BB-E07A1B6A9000}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{884465BA-8731-D718-92A8-12D935D13C72}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="4371446" y="606425"/>
-              <a:ext cx="462114" cy="320216"/>
+              <a:off x="6610350" y="5591175"/>
+              <a:ext cx="710323" cy="177293"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr/>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>𝑋_𝐶=𝑋/𝑋 ̅ </a:t>
+                <a:t>𝑋_𝐶=𝑈</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="el-GR" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>Σ</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" b="0" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝑉^𝑇</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>135467</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1397049" cy="500137"/>
+    <xdr:ext cx="441788" cy="177228"/>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
       <mc:Choice Requires="a14">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3" name="TextBox 2">
+            <xdr:cNvPr id="9" name="TextBox 8">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C513B6-896D-4BB1-8B80-73938514E070}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EFD573F-C742-CB8E-03AF-C8C71976181F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="8327238" y="628650"/>
-              <a:ext cx="1397049" cy="500137"/>
+              <a:off x="14909800" y="3934883"/>
+              <a:ext cx="441788" cy="177228"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr/>
               <a14:m>
                 <m:oMathPara xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
                   <m:oMathParaPr>
                     <m:jc m:val="centerGroup"/>
                   </m:oMathParaPr>
                   <m:oMath xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math">
-                    <m:sSub>
-                      <m:sSubPr>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>𝜆</m:t>
+                    </m:r>
+                    <m:r>
+                      <a:rPr lang="en-GB" sz="1100" b="0" i="1">
+                        <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                        <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                      </a:rPr>
+                      <m:t>=</m:t>
+                    </m:r>
+                    <m:sSup>
+                      <m:sSupPr>
                         <m:ctrlPr>
-                          <a:rPr lang="en-GB" sz="1100" i="1">
+                          <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
                         </m:ctrlPr>
-                      </m:sSubPr>
+                      </m:sSupPr>
                       <m:e>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>𝑋</m:t>
+                          <m:t>𝜎</m:t>
                         </m:r>
                       </m:e>
-                      <m:sub>
+                      <m:sup>
                         <m:r>
                           <a:rPr lang="en-GB" sz="1100" b="0" i="1">
                             <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                            <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                           </a:rPr>
-                          <m:t>𝐶</m:t>
+                          <m:t>2</m:t>
                         </m:r>
-                        <m:r>
-[...147 lines deleted...]
-                    </m:sSub>
+                      </m:sup>
+                    </m:sSup>
                   </m:oMath>
                 </m:oMathPara>
               </a14:m>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Choice>
       <mc:Fallback xmlns="">
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
-            <xdr:cNvPr id="3" name="TextBox 2">
+            <xdr:cNvPr id="9" name="TextBox 8">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1C513B6-896D-4BB1-8B80-73938514E070}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9EFD573F-C742-CB8E-03AF-C8C71976181F}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr txBox="1"/>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="8327238" y="628650"/>
-              <a:ext cx="1397049" cy="500137"/>
+              <a:off x="14909800" y="3934883"/>
+              <a:ext cx="441788" cy="177228"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
           </xdr:spPr>
           <xdr:style>
             <a:lnRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="tx1"/>
             </a:fontRef>
           </xdr:style>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr/>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100" i="0">
+                  <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                </a:rPr>
+                <a:t>𝜆</a:t>
+              </a:r>
               <a:r>
                 <a:rPr lang="en-GB" sz="1100" b="0" i="0">
                   <a:latin typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                  <a:ea typeface="Cambria Math" panose="02040503050406030204" pitchFamily="18" charset="0"/>
                 </a:rPr>
-                <a:t>𝑋_(𝐶,𝑆𝐶𝐿𝑄)=</a:t>
-[...722 lines deleted...]
-                <a:t>𝑋_𝐶^𝑇 𝑋_𝐶</a:t>
+                <a:t>=𝜎^2</a:t>
               </a:r>
               <a:endParaRPr lang="en-GB" sz="1100"/>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
       </mc:Fallback>
     </mc:AlternateContent>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../Users/Charles/Documents/A%20Real%20Statistics%202019/Spreadsheets/Rel%206.2%20testing%202.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/Charles/Documents/A%20Real%20Statistics%202019/Spreadsheets/Rel%206.2%20testing%202.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\brank\AppData\Roaming\Microsoft\AddIns\XRealStats.xlam" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\brank\AppData\Roaming\Microsoft\AddIns\XRealStats.xlam" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Sheet1"/>
+      <sheetName val="Sheet2"/>
+      <sheetName val="Sheet3"/>
+      <sheetName val="Sheet4"/>
+      <sheetName val="Sheet5"/>
+      <sheetName val="Sheet7"/>
+      <sheetName val="Sheet8"/>
+      <sheetName val="Sheet6"/>
+      <sheetName val="Sheet9"/>
+      <sheetName val="Sheet11"/>
+      <sheetName val="Sheet12"/>
+      <sheetName val="Sheet13"/>
+      <sheetName val="Sheet10"/>
+      <sheetName val="Sheet14"/>
+      <sheetName val="Sheet18"/>
+      <sheetName val="Sheet19"/>
+      <sheetName val="Sheet15"/>
+      <sheetName val="Sheet16"/>
+      <sheetName val="Bessel"/>
+      <sheetName val="Poisson"/>
+      <sheetName val="Sheet17"/>
+      <sheetName val="Skellam"/>
+      <sheetName val="Del Row"/>
+      <sheetName val="CV"/>
+      <sheetName val="Sheet20"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20">
+        <row r="3">
+          <cell r="A3">
+            <v>0</v>
+          </cell>
+          <cell r="B3">
+            <v>0.5</v>
+          </cell>
+          <cell r="C3">
+            <v>-1</v>
+          </cell>
+          <cell r="D3">
+            <v>1</v>
+          </cell>
+          <cell r="E3">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="A4">
+            <v>0</v>
+          </cell>
+          <cell r="B4">
+            <v>0.5</v>
+          </cell>
+          <cell r="C4">
+            <v>-1</v>
+          </cell>
+          <cell r="D4">
+            <v>1</v>
+          </cell>
+          <cell r="E4">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="A5">
+            <v>0</v>
+          </cell>
+          <cell r="B5">
+            <v>0.5</v>
+          </cell>
+          <cell r="C5">
+            <v>-1</v>
+          </cell>
+          <cell r="D5">
+            <v>1</v>
+          </cell>
+          <cell r="E5">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="A6">
+            <v>0</v>
+          </cell>
+          <cell r="B6">
+            <v>0.5</v>
+          </cell>
+          <cell r="C6">
+            <v>-1</v>
+          </cell>
+          <cell r="D6">
+            <v>1</v>
+          </cell>
+          <cell r="E6">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="A7">
+            <v>0</v>
+          </cell>
+          <cell r="B7">
+            <v>0.5</v>
+          </cell>
+          <cell r="C7">
+            <v>-1</v>
+          </cell>
+          <cell r="D7">
+            <v>1</v>
+          </cell>
+          <cell r="E7">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="A8">
+            <v>0</v>
+          </cell>
+          <cell r="B8">
+            <v>0.5</v>
+          </cell>
+          <cell r="C8">
+            <v>-1</v>
+          </cell>
+          <cell r="D8">
+            <v>1</v>
+          </cell>
+          <cell r="E8">
+            <v>2</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="A9">
+            <v>1</v>
+          </cell>
+          <cell r="B9">
+            <v>1.5</v>
+          </cell>
+          <cell r="C9">
+            <v>0</v>
+          </cell>
+          <cell r="D9">
+            <v>2</v>
+          </cell>
+          <cell r="E9">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="A10">
+            <v>1</v>
+          </cell>
+          <cell r="B10">
+            <v>1.5</v>
+          </cell>
+          <cell r="C10">
+            <v>0</v>
+          </cell>
+          <cell r="D10">
+            <v>2</v>
+          </cell>
+          <cell r="E10">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="A11">
+            <v>1</v>
+          </cell>
+          <cell r="B11">
+            <v>1.5</v>
+          </cell>
+          <cell r="C11">
+            <v>0</v>
+          </cell>
+          <cell r="D11">
+            <v>2</v>
+          </cell>
+          <cell r="E11">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="A12">
+            <v>1</v>
+          </cell>
+          <cell r="B12">
+            <v>1.5</v>
+          </cell>
+          <cell r="C12">
+            <v>0</v>
+          </cell>
+          <cell r="D12">
+            <v>2</v>
+          </cell>
+          <cell r="E12">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="A13">
+            <v>1</v>
+          </cell>
+          <cell r="B13">
+            <v>1.5</v>
+          </cell>
+          <cell r="C13">
+            <v>0</v>
+          </cell>
+          <cell r="D13">
+            <v>2</v>
+          </cell>
+          <cell r="E13">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="14">
+          <cell r="A14">
+            <v>1</v>
+          </cell>
+          <cell r="B14">
+            <v>1.5</v>
+          </cell>
+          <cell r="C14">
+            <v>0</v>
+          </cell>
+          <cell r="D14">
+            <v>2</v>
+          </cell>
+          <cell r="E14">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="15">
+          <cell r="A15">
+            <v>1</v>
+          </cell>
+          <cell r="B15">
+            <v>1.5</v>
+          </cell>
+          <cell r="C15">
+            <v>0</v>
+          </cell>
+          <cell r="D15">
+            <v>2</v>
+          </cell>
+          <cell r="E15">
+            <v>3</v>
+          </cell>
+        </row>
+        <row r="16">
+          <cell r="A16">
+            <v>2</v>
+          </cell>
+          <cell r="B16">
+            <v>2.5</v>
+          </cell>
+          <cell r="C16">
+            <v>1</v>
+          </cell>
+          <cell r="D16">
+            <v>3</v>
+          </cell>
+          <cell r="E16">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="17">
+          <cell r="A17">
+            <v>2</v>
+          </cell>
+          <cell r="B17">
+            <v>2.5</v>
+          </cell>
+          <cell r="C17">
+            <v>1</v>
+          </cell>
+          <cell r="D17">
+            <v>3</v>
+          </cell>
+          <cell r="E17">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="18">
+          <cell r="A18">
+            <v>2</v>
+          </cell>
+          <cell r="B18">
+            <v>2.5</v>
+          </cell>
+          <cell r="C18">
+            <v>1</v>
+          </cell>
+          <cell r="D18">
+            <v>3</v>
+          </cell>
+          <cell r="E18">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="19">
+          <cell r="A19">
+            <v>2</v>
+          </cell>
+          <cell r="B19">
+            <v>2.5</v>
+          </cell>
+          <cell r="C19">
+            <v>1</v>
+          </cell>
+          <cell r="D19">
+            <v>3</v>
+          </cell>
+          <cell r="E19">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="20">
+          <cell r="A20">
+            <v>2</v>
+          </cell>
+          <cell r="B20">
+            <v>2.5</v>
+          </cell>
+          <cell r="C20">
+            <v>1</v>
+          </cell>
+          <cell r="D20">
+            <v>3</v>
+          </cell>
+          <cell r="E20">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="21">
+          <cell r="A21">
+            <v>2</v>
+          </cell>
+          <cell r="B21">
+            <v>2.5</v>
+          </cell>
+          <cell r="C21">
+            <v>1</v>
+          </cell>
+          <cell r="D21">
+            <v>3</v>
+          </cell>
+          <cell r="E21">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="22">
+          <cell r="A22">
+            <v>2</v>
+          </cell>
+          <cell r="B22">
+            <v>2.5</v>
+          </cell>
+          <cell r="C22">
+            <v>1</v>
+          </cell>
+          <cell r="D22">
+            <v>3</v>
+          </cell>
+          <cell r="E22">
+            <v>4</v>
+          </cell>
+        </row>
+        <row r="23">
+          <cell r="A23">
+            <v>2.5</v>
+          </cell>
+          <cell r="B23">
+            <v>3</v>
+          </cell>
+          <cell r="C23">
+            <v>1.5</v>
+          </cell>
+          <cell r="D23">
+            <v>3.5</v>
+          </cell>
+          <cell r="E23">
+            <v>4.5</v>
+          </cell>
+        </row>
+        <row r="24">
+          <cell r="A24">
+            <v>2.5</v>
+          </cell>
+          <cell r="B24">
+            <v>3</v>
+          </cell>
+          <cell r="C24">
+            <v>1.5</v>
+          </cell>
+          <cell r="D24">
+            <v>3.5</v>
+          </cell>
+          <cell r="E24">
+            <v>4.5</v>
+          </cell>
+        </row>
+        <row r="25">
+          <cell r="A25">
+            <v>3</v>
+          </cell>
+          <cell r="B25">
+            <v>3.5</v>
+          </cell>
+          <cell r="C25">
+            <v>2</v>
+          </cell>
+          <cell r="D25">
+            <v>4</v>
+          </cell>
+          <cell r="E25">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="26">
+          <cell r="A26">
+            <v>3</v>
+          </cell>
+          <cell r="B26">
+            <v>3.5</v>
+          </cell>
+          <cell r="C26">
+            <v>2</v>
+          </cell>
+          <cell r="D26">
+            <v>4</v>
+          </cell>
+          <cell r="E26">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="27">
+          <cell r="A27">
+            <v>3</v>
+          </cell>
+          <cell r="B27">
+            <v>3.5</v>
+          </cell>
+          <cell r="C27">
+            <v>2</v>
+          </cell>
+          <cell r="D27">
+            <v>4</v>
+          </cell>
+          <cell r="E27">
+            <v>5</v>
+          </cell>
+        </row>
+        <row r="28">
+          <cell r="A28">
+            <v>3.5</v>
+          </cell>
+          <cell r="B28">
+            <v>4</v>
+          </cell>
+          <cell r="C28">
+            <v>2.5</v>
+          </cell>
+          <cell r="D28">
+            <v>4.5</v>
+          </cell>
+          <cell r="E28">
+            <v>5.5</v>
+          </cell>
+        </row>
+        <row r="29">
+          <cell r="A29">
+            <v>4</v>
+          </cell>
+          <cell r="B29">
+            <v>4.5</v>
+          </cell>
+          <cell r="C29">
+            <v>3</v>
+          </cell>
+          <cell r="D29">
+            <v>5</v>
+          </cell>
+          <cell r="E29">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="30">
+          <cell r="A30">
+            <v>4</v>
+          </cell>
+          <cell r="B30">
+            <v>4.5</v>
+          </cell>
+          <cell r="C30">
+            <v>3</v>
+          </cell>
+          <cell r="D30">
+            <v>5</v>
+          </cell>
+          <cell r="E30">
+            <v>6</v>
+          </cell>
+        </row>
+        <row r="31">
+          <cell r="A31">
+            <v>5</v>
+          </cell>
+          <cell r="B31">
+            <v>5.5</v>
+          </cell>
+          <cell r="C31">
+            <v>4</v>
+          </cell>
+          <cell r="D31">
+            <v>6</v>
+          </cell>
+          <cell r="E31">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="32">
+          <cell r="A32">
+            <v>5</v>
+          </cell>
+          <cell r="B32">
+            <v>5.5</v>
+          </cell>
+          <cell r="C32">
+            <v>4</v>
+          </cell>
+          <cell r="D32">
+            <v>6</v>
+          </cell>
+          <cell r="E32">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="33">
+          <cell r="A33">
+            <v>5</v>
+          </cell>
+          <cell r="B33">
+            <v>5.5</v>
+          </cell>
+          <cell r="C33">
+            <v>4</v>
+          </cell>
+          <cell r="D33">
+            <v>6</v>
+          </cell>
+          <cell r="E33">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="34">
+          <cell r="A34">
+            <v>5</v>
+          </cell>
+          <cell r="B34">
+            <v>5.5</v>
+          </cell>
+          <cell r="C34">
+            <v>4</v>
+          </cell>
+          <cell r="D34">
+            <v>6</v>
+          </cell>
+          <cell r="E34">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="35">
+          <cell r="A35">
+            <v>5</v>
+          </cell>
+          <cell r="B35">
+            <v>5.5</v>
+          </cell>
+          <cell r="C35">
+            <v>4</v>
+          </cell>
+          <cell r="D35">
+            <v>6</v>
+          </cell>
+          <cell r="E35">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="36">
+          <cell r="A36">
+            <v>5</v>
+          </cell>
+          <cell r="B36">
+            <v>5.5</v>
+          </cell>
+          <cell r="C36">
+            <v>4</v>
+          </cell>
+          <cell r="D36">
+            <v>6</v>
+          </cell>
+          <cell r="E36">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="37">
+          <cell r="A37">
+            <v>5</v>
+          </cell>
+          <cell r="B37">
+            <v>5.5</v>
+          </cell>
+          <cell r="C37">
+            <v>4</v>
+          </cell>
+          <cell r="D37">
+            <v>6</v>
+          </cell>
+          <cell r="E37">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="38">
+          <cell r="A38">
+            <v>5</v>
+          </cell>
+          <cell r="B38">
+            <v>5.5</v>
+          </cell>
+          <cell r="C38">
+            <v>4</v>
+          </cell>
+          <cell r="D38">
+            <v>6</v>
+          </cell>
+          <cell r="E38">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="39">
+          <cell r="A39">
+            <v>5</v>
+          </cell>
+          <cell r="B39">
+            <v>5.5</v>
+          </cell>
+          <cell r="C39">
+            <v>4</v>
+          </cell>
+          <cell r="D39">
+            <v>6</v>
+          </cell>
+          <cell r="E39">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="40">
+          <cell r="A40">
+            <v>5</v>
+          </cell>
+          <cell r="B40">
+            <v>5.5</v>
+          </cell>
+          <cell r="C40">
+            <v>4</v>
+          </cell>
+          <cell r="D40">
+            <v>6</v>
+          </cell>
+          <cell r="E40">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="41">
+          <cell r="A41">
+            <v>5</v>
+          </cell>
+          <cell r="B41">
+            <v>5.5</v>
+          </cell>
+          <cell r="C41">
+            <v>4</v>
+          </cell>
+          <cell r="D41">
+            <v>6</v>
+          </cell>
+          <cell r="E41">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="42">
+          <cell r="A42">
+            <v>5</v>
+          </cell>
+          <cell r="B42">
+            <v>5.5</v>
+          </cell>
+          <cell r="C42">
+            <v>4</v>
+          </cell>
+          <cell r="D42">
+            <v>6</v>
+          </cell>
+          <cell r="E42">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="43">
+          <cell r="A43">
+            <v>5</v>
+          </cell>
+          <cell r="B43">
+            <v>5.5</v>
+          </cell>
+          <cell r="C43">
+            <v>4</v>
+          </cell>
+          <cell r="D43">
+            <v>6</v>
+          </cell>
+          <cell r="E43">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="44">
+          <cell r="A44">
+            <v>5</v>
+          </cell>
+          <cell r="B44">
+            <v>5.5</v>
+          </cell>
+          <cell r="C44">
+            <v>4</v>
+          </cell>
+          <cell r="D44">
+            <v>6</v>
+          </cell>
+          <cell r="E44">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="45">
+          <cell r="A45">
+            <v>5</v>
+          </cell>
+          <cell r="B45">
+            <v>5.5</v>
+          </cell>
+          <cell r="C45">
+            <v>4</v>
+          </cell>
+          <cell r="D45">
+            <v>6</v>
+          </cell>
+          <cell r="E45">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="A46">
+            <v>5</v>
+          </cell>
+          <cell r="B46">
+            <v>5.5</v>
+          </cell>
+          <cell r="C46">
+            <v>4</v>
+          </cell>
+          <cell r="D46">
+            <v>6</v>
+          </cell>
+          <cell r="E46">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="A47">
+            <v>5</v>
+          </cell>
+          <cell r="B47">
+            <v>5.5</v>
+          </cell>
+          <cell r="C47">
+            <v>4</v>
+          </cell>
+          <cell r="D47">
+            <v>6</v>
+          </cell>
+          <cell r="E47">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="A48">
+            <v>5</v>
+          </cell>
+          <cell r="B48">
+            <v>5.5</v>
+          </cell>
+          <cell r="C48">
+            <v>4</v>
+          </cell>
+          <cell r="D48">
+            <v>6</v>
+          </cell>
+          <cell r="E48">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="A49">
+            <v>5</v>
+          </cell>
+          <cell r="B49">
+            <v>5.5</v>
+          </cell>
+          <cell r="C49">
+            <v>4</v>
+          </cell>
+          <cell r="D49">
+            <v>6</v>
+          </cell>
+          <cell r="E49">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="A50">
+            <v>5</v>
+          </cell>
+          <cell r="B50">
+            <v>5.5</v>
+          </cell>
+          <cell r="C50">
+            <v>4</v>
+          </cell>
+          <cell r="D50">
+            <v>6</v>
+          </cell>
+          <cell r="E50">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="A51">
+            <v>5</v>
+          </cell>
+          <cell r="B51">
+            <v>5.5</v>
+          </cell>
+          <cell r="C51">
+            <v>4</v>
+          </cell>
+          <cell r="D51">
+            <v>6</v>
+          </cell>
+          <cell r="E51">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="52">
+          <cell r="A52">
+            <v>5</v>
+          </cell>
+          <cell r="B52">
+            <v>5.5</v>
+          </cell>
+          <cell r="C52">
+            <v>4</v>
+          </cell>
+          <cell r="D52">
+            <v>6</v>
+          </cell>
+          <cell r="E52">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="53">
+          <cell r="A53">
+            <v>5</v>
+          </cell>
+          <cell r="B53">
+            <v>5.5</v>
+          </cell>
+          <cell r="C53">
+            <v>4</v>
+          </cell>
+          <cell r="D53">
+            <v>6</v>
+          </cell>
+          <cell r="E53">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="54">
+          <cell r="A54">
+            <v>5</v>
+          </cell>
+          <cell r="B54">
+            <v>5.5</v>
+          </cell>
+          <cell r="C54">
+            <v>4</v>
+          </cell>
+          <cell r="D54">
+            <v>6</v>
+          </cell>
+          <cell r="E54">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="55">
+          <cell r="A55">
+            <v>5</v>
+          </cell>
+          <cell r="B55">
+            <v>5.5</v>
+          </cell>
+          <cell r="C55">
+            <v>4</v>
+          </cell>
+          <cell r="D55">
+            <v>6</v>
+          </cell>
+          <cell r="E55">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="56">
+          <cell r="A56">
+            <v>5</v>
+          </cell>
+          <cell r="B56">
+            <v>5.5</v>
+          </cell>
+          <cell r="C56">
+            <v>4</v>
+          </cell>
+          <cell r="D56">
+            <v>6</v>
+          </cell>
+          <cell r="E56">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="57">
+          <cell r="A57">
+            <v>5</v>
+          </cell>
+          <cell r="B57">
+            <v>5.5</v>
+          </cell>
+          <cell r="C57">
+            <v>4</v>
+          </cell>
+          <cell r="D57">
+            <v>6</v>
+          </cell>
+          <cell r="E57">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="58">
+          <cell r="A58">
+            <v>5</v>
+          </cell>
+          <cell r="B58">
+            <v>5.5</v>
+          </cell>
+          <cell r="C58">
+            <v>4</v>
+          </cell>
+          <cell r="D58">
+            <v>6</v>
+          </cell>
+          <cell r="E58">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="59">
+          <cell r="A59">
+            <v>5</v>
+          </cell>
+          <cell r="B59">
+            <v>5.5</v>
+          </cell>
+          <cell r="C59">
+            <v>4</v>
+          </cell>
+          <cell r="D59">
+            <v>6</v>
+          </cell>
+          <cell r="E59">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="60">
+          <cell r="A60">
+            <v>5</v>
+          </cell>
+          <cell r="B60">
+            <v>5.5</v>
+          </cell>
+          <cell r="C60">
+            <v>4</v>
+          </cell>
+          <cell r="D60">
+            <v>6</v>
+          </cell>
+          <cell r="E60">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="61">
+          <cell r="A61">
+            <v>5</v>
+          </cell>
+          <cell r="B61">
+            <v>5.5</v>
+          </cell>
+          <cell r="C61">
+            <v>4</v>
+          </cell>
+          <cell r="D61">
+            <v>6</v>
+          </cell>
+          <cell r="E61">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="62">
+          <cell r="A62">
+            <v>5</v>
+          </cell>
+          <cell r="B62">
+            <v>5.5</v>
+          </cell>
+          <cell r="C62">
+            <v>4</v>
+          </cell>
+          <cell r="D62">
+            <v>6</v>
+          </cell>
+          <cell r="E62">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="63">
+          <cell r="A63">
+            <v>5</v>
+          </cell>
+          <cell r="B63">
+            <v>5.5</v>
+          </cell>
+          <cell r="C63">
+            <v>4</v>
+          </cell>
+          <cell r="D63">
+            <v>6</v>
+          </cell>
+          <cell r="E63">
+            <v>7</v>
+          </cell>
+        </row>
+        <row r="64">
+          <cell r="A64">
+            <v>7.5</v>
+          </cell>
+          <cell r="B64">
+            <v>8</v>
+          </cell>
+          <cell r="C64">
+            <v>6.5</v>
+          </cell>
+          <cell r="D64">
+            <v>8.5</v>
+          </cell>
+          <cell r="E64">
+            <v>9.5</v>
+          </cell>
+        </row>
+        <row r="65">
+          <cell r="A65">
+            <v>8</v>
+          </cell>
+          <cell r="B65">
+            <v>8.5</v>
+          </cell>
+          <cell r="C65">
+            <v>7</v>
+          </cell>
+          <cell r="D65">
+            <v>9</v>
+          </cell>
+          <cell r="E65">
+            <v>10</v>
+          </cell>
+        </row>
+        <row r="66">
+          <cell r="A66">
+            <v>10</v>
+          </cell>
+          <cell r="B66">
+            <v>10.5</v>
+          </cell>
+          <cell r="C66">
+            <v>9</v>
+          </cell>
+          <cell r="D66">
+            <v>11</v>
+          </cell>
+          <cell r="E66">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="67">
+          <cell r="A67">
+            <v>10</v>
+          </cell>
+          <cell r="B67">
+            <v>10.5</v>
+          </cell>
+          <cell r="C67">
+            <v>9</v>
+          </cell>
+          <cell r="D67">
+            <v>11</v>
+          </cell>
+          <cell r="E67">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="68">
+          <cell r="A68">
+            <v>10</v>
+          </cell>
+          <cell r="B68">
+            <v>10.5</v>
+          </cell>
+          <cell r="C68">
+            <v>9</v>
+          </cell>
+          <cell r="D68">
+            <v>11</v>
+          </cell>
+          <cell r="E68">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="69">
+          <cell r="A69">
+            <v>10</v>
+          </cell>
+          <cell r="B69">
+            <v>10.5</v>
+          </cell>
+          <cell r="C69">
+            <v>9</v>
+          </cell>
+          <cell r="D69">
+            <v>11</v>
+          </cell>
+          <cell r="E69">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="70">
+          <cell r="A70">
+            <v>10</v>
+          </cell>
+          <cell r="B70">
+            <v>10.5</v>
+          </cell>
+          <cell r="C70">
+            <v>9</v>
+          </cell>
+          <cell r="D70">
+            <v>11</v>
+          </cell>
+          <cell r="E70">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="71">
+          <cell r="A71">
+            <v>10</v>
+          </cell>
+          <cell r="B71">
+            <v>10.5</v>
+          </cell>
+          <cell r="C71">
+            <v>9</v>
+          </cell>
+          <cell r="D71">
+            <v>11</v>
+          </cell>
+          <cell r="E71">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="72">
+          <cell r="A72">
+            <v>10</v>
+          </cell>
+          <cell r="B72">
+            <v>10.5</v>
+          </cell>
+          <cell r="C72">
+            <v>9</v>
+          </cell>
+          <cell r="D72">
+            <v>11</v>
+          </cell>
+          <cell r="E72">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="73">
+          <cell r="A73">
+            <v>10</v>
+          </cell>
+          <cell r="B73">
+            <v>10.5</v>
+          </cell>
+          <cell r="C73">
+            <v>9</v>
+          </cell>
+          <cell r="D73">
+            <v>11</v>
+          </cell>
+          <cell r="E73">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="74">
+          <cell r="A74">
+            <v>10</v>
+          </cell>
+          <cell r="B74">
+            <v>10.5</v>
+          </cell>
+          <cell r="C74">
+            <v>9</v>
+          </cell>
+          <cell r="D74">
+            <v>11</v>
+          </cell>
+          <cell r="E74">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="75">
+          <cell r="A75">
+            <v>10</v>
+          </cell>
+          <cell r="B75">
+            <v>10.5</v>
+          </cell>
+          <cell r="C75">
+            <v>9</v>
+          </cell>
+          <cell r="D75">
+            <v>11</v>
+          </cell>
+          <cell r="E75">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="76">
+          <cell r="A76">
+            <v>10</v>
+          </cell>
+          <cell r="B76">
+            <v>10.5</v>
+          </cell>
+          <cell r="C76">
+            <v>9</v>
+          </cell>
+          <cell r="D76">
+            <v>11</v>
+          </cell>
+          <cell r="E76">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="77">
+          <cell r="A77">
+            <v>10</v>
+          </cell>
+          <cell r="B77">
+            <v>10.5</v>
+          </cell>
+          <cell r="C77">
+            <v>9</v>
+          </cell>
+          <cell r="D77">
+            <v>11</v>
+          </cell>
+          <cell r="E77">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="78">
+          <cell r="A78">
+            <v>10</v>
+          </cell>
+          <cell r="B78">
+            <v>10.5</v>
+          </cell>
+          <cell r="C78">
+            <v>9</v>
+          </cell>
+          <cell r="D78">
+            <v>11</v>
+          </cell>
+          <cell r="E78">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="79">
+          <cell r="A79">
+            <v>10</v>
+          </cell>
+          <cell r="B79">
+            <v>10.5</v>
+          </cell>
+          <cell r="C79">
+            <v>9</v>
+          </cell>
+          <cell r="D79">
+            <v>11</v>
+          </cell>
+          <cell r="E79">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="80">
+          <cell r="A80">
+            <v>10</v>
+          </cell>
+          <cell r="B80">
+            <v>10.5</v>
+          </cell>
+          <cell r="C80">
+            <v>9</v>
+          </cell>
+          <cell r="D80">
+            <v>11</v>
+          </cell>
+          <cell r="E80">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="81">
+          <cell r="A81">
+            <v>10</v>
+          </cell>
+          <cell r="B81">
+            <v>10.5</v>
+          </cell>
+          <cell r="C81">
+            <v>9</v>
+          </cell>
+          <cell r="D81">
+            <v>11</v>
+          </cell>
+          <cell r="E81">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="82">
+          <cell r="A82">
+            <v>10</v>
+          </cell>
+          <cell r="B82">
+            <v>10.5</v>
+          </cell>
+          <cell r="C82">
+            <v>9</v>
+          </cell>
+          <cell r="D82">
+            <v>11</v>
+          </cell>
+          <cell r="E82">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="83">
+          <cell r="A83">
+            <v>10</v>
+          </cell>
+          <cell r="B83">
+            <v>10.5</v>
+          </cell>
+          <cell r="C83">
+            <v>9</v>
+          </cell>
+          <cell r="D83">
+            <v>11</v>
+          </cell>
+          <cell r="E83">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="84">
+          <cell r="A84">
+            <v>10</v>
+          </cell>
+          <cell r="B84">
+            <v>10.5</v>
+          </cell>
+          <cell r="C84">
+            <v>9</v>
+          </cell>
+          <cell r="D84">
+            <v>11</v>
+          </cell>
+          <cell r="E84">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="85">
+          <cell r="A85">
+            <v>10</v>
+          </cell>
+          <cell r="B85">
+            <v>10.5</v>
+          </cell>
+          <cell r="C85">
+            <v>9</v>
+          </cell>
+          <cell r="D85">
+            <v>11</v>
+          </cell>
+          <cell r="E85">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="86">
+          <cell r="A86">
+            <v>10</v>
+          </cell>
+          <cell r="B86">
+            <v>10.5</v>
+          </cell>
+          <cell r="C86">
+            <v>9</v>
+          </cell>
+          <cell r="D86">
+            <v>11</v>
+          </cell>
+          <cell r="E86">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="87">
+          <cell r="A87">
+            <v>10</v>
+          </cell>
+          <cell r="B87">
+            <v>10.5</v>
+          </cell>
+          <cell r="C87">
+            <v>9</v>
+          </cell>
+          <cell r="D87">
+            <v>11</v>
+          </cell>
+          <cell r="E87">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="88">
+          <cell r="A88">
+            <v>10</v>
+          </cell>
+          <cell r="B88">
+            <v>10.5</v>
+          </cell>
+          <cell r="C88">
+            <v>9</v>
+          </cell>
+          <cell r="D88">
+            <v>11</v>
+          </cell>
+          <cell r="E88">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="89">
+          <cell r="A89">
+            <v>10</v>
+          </cell>
+          <cell r="B89">
+            <v>10.5</v>
+          </cell>
+          <cell r="C89">
+            <v>9</v>
+          </cell>
+          <cell r="D89">
+            <v>11</v>
+          </cell>
+          <cell r="E89">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="90">
+          <cell r="A90">
+            <v>10</v>
+          </cell>
+          <cell r="B90">
+            <v>10.5</v>
+          </cell>
+          <cell r="C90">
+            <v>9</v>
+          </cell>
+          <cell r="D90">
+            <v>11</v>
+          </cell>
+          <cell r="E90">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="91">
+          <cell r="A91">
+            <v>10</v>
+          </cell>
+          <cell r="B91">
+            <v>10.5</v>
+          </cell>
+          <cell r="C91">
+            <v>9</v>
+          </cell>
+          <cell r="D91">
+            <v>11</v>
+          </cell>
+          <cell r="E91">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="92">
+          <cell r="A92">
+            <v>10</v>
+          </cell>
+          <cell r="B92">
+            <v>10.5</v>
+          </cell>
+          <cell r="C92">
+            <v>9</v>
+          </cell>
+          <cell r="D92">
+            <v>11</v>
+          </cell>
+          <cell r="E92">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="93">
+          <cell r="A93">
+            <v>10</v>
+          </cell>
+          <cell r="B93">
+            <v>10.5</v>
+          </cell>
+          <cell r="C93">
+            <v>9</v>
+          </cell>
+          <cell r="D93">
+            <v>11</v>
+          </cell>
+          <cell r="E93">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="94">
+          <cell r="A94">
+            <v>10</v>
+          </cell>
+          <cell r="B94">
+            <v>10.5</v>
+          </cell>
+          <cell r="C94">
+            <v>9</v>
+          </cell>
+          <cell r="D94">
+            <v>11</v>
+          </cell>
+          <cell r="E94">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="95">
+          <cell r="A95">
+            <v>10</v>
+          </cell>
+          <cell r="B95">
+            <v>10.5</v>
+          </cell>
+          <cell r="C95">
+            <v>9</v>
+          </cell>
+          <cell r="D95">
+            <v>11</v>
+          </cell>
+          <cell r="E95">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="96">
+          <cell r="A96">
+            <v>10</v>
+          </cell>
+          <cell r="B96">
+            <v>10.5</v>
+          </cell>
+          <cell r="C96">
+            <v>9</v>
+          </cell>
+          <cell r="D96">
+            <v>11</v>
+          </cell>
+          <cell r="E96">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="97">
+          <cell r="A97">
+            <v>10</v>
+          </cell>
+          <cell r="B97">
+            <v>10.5</v>
+          </cell>
+          <cell r="C97">
+            <v>9</v>
+          </cell>
+          <cell r="D97">
+            <v>11</v>
+          </cell>
+          <cell r="E97">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="98">
+          <cell r="A98">
+            <v>10</v>
+          </cell>
+          <cell r="B98">
+            <v>10.5</v>
+          </cell>
+          <cell r="C98">
+            <v>9</v>
+          </cell>
+          <cell r="D98">
+            <v>11</v>
+          </cell>
+          <cell r="E98">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="99">
+          <cell r="A99">
+            <v>10</v>
+          </cell>
+          <cell r="B99">
+            <v>10.5</v>
+          </cell>
+          <cell r="C99">
+            <v>9</v>
+          </cell>
+          <cell r="D99">
+            <v>11</v>
+          </cell>
+          <cell r="E99">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="100">
+          <cell r="A100">
+            <v>10</v>
+          </cell>
+          <cell r="B100">
+            <v>10.5</v>
+          </cell>
+          <cell r="C100">
+            <v>9</v>
+          </cell>
+          <cell r="D100">
+            <v>11</v>
+          </cell>
+          <cell r="E100">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="101">
+          <cell r="A101">
+            <v>10</v>
+          </cell>
+          <cell r="B101">
+            <v>10.5</v>
+          </cell>
+          <cell r="C101">
+            <v>9</v>
+          </cell>
+          <cell r="D101">
+            <v>11</v>
+          </cell>
+          <cell r="E101">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="102">
+          <cell r="A102">
+            <v>10</v>
+          </cell>
+          <cell r="B102">
+            <v>10.5</v>
+          </cell>
+          <cell r="C102">
+            <v>9</v>
+          </cell>
+          <cell r="D102">
+            <v>11</v>
+          </cell>
+          <cell r="E102">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="103">
+          <cell r="A103">
+            <v>10</v>
+          </cell>
+          <cell r="B103">
+            <v>10.5</v>
+          </cell>
+          <cell r="C103">
+            <v>9</v>
+          </cell>
+          <cell r="D103">
+            <v>11</v>
+          </cell>
+          <cell r="E103">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="104">
+          <cell r="A104">
+            <v>10</v>
+          </cell>
+          <cell r="B104">
+            <v>10.5</v>
+          </cell>
+          <cell r="C104">
+            <v>9</v>
+          </cell>
+          <cell r="D104">
+            <v>11</v>
+          </cell>
+          <cell r="E104">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="105">
+          <cell r="A105">
+            <v>10</v>
+          </cell>
+          <cell r="B105">
+            <v>10.5</v>
+          </cell>
+          <cell r="C105">
+            <v>9</v>
+          </cell>
+          <cell r="D105">
+            <v>11</v>
+          </cell>
+          <cell r="E105">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="106">
+          <cell r="A106">
+            <v>10</v>
+          </cell>
+          <cell r="B106">
+            <v>10.5</v>
+          </cell>
+          <cell r="C106">
+            <v>9</v>
+          </cell>
+          <cell r="D106">
+            <v>11</v>
+          </cell>
+          <cell r="E106">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="107">
+          <cell r="A107">
+            <v>10</v>
+          </cell>
+          <cell r="B107">
+            <v>10.5</v>
+          </cell>
+          <cell r="C107">
+            <v>9</v>
+          </cell>
+          <cell r="D107">
+            <v>11</v>
+          </cell>
+          <cell r="E107">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="108">
+          <cell r="A108">
+            <v>10</v>
+          </cell>
+          <cell r="B108">
+            <v>10.5</v>
+          </cell>
+          <cell r="C108">
+            <v>9</v>
+          </cell>
+          <cell r="D108">
+            <v>11</v>
+          </cell>
+          <cell r="E108">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="109">
+          <cell r="A109">
+            <v>10</v>
+          </cell>
+          <cell r="B109">
+            <v>10.5</v>
+          </cell>
+          <cell r="C109">
+            <v>9</v>
+          </cell>
+          <cell r="D109">
+            <v>11</v>
+          </cell>
+          <cell r="E109">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="110">
+          <cell r="A110">
+            <v>10</v>
+          </cell>
+          <cell r="B110">
+            <v>10.5</v>
+          </cell>
+          <cell r="C110">
+            <v>9</v>
+          </cell>
+          <cell r="D110">
+            <v>11</v>
+          </cell>
+          <cell r="E110">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="111">
+          <cell r="A111">
+            <v>10</v>
+          </cell>
+          <cell r="B111">
+            <v>10.5</v>
+          </cell>
+          <cell r="C111">
+            <v>9</v>
+          </cell>
+          <cell r="D111">
+            <v>11</v>
+          </cell>
+          <cell r="E111">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="112">
+          <cell r="A112">
+            <v>10</v>
+          </cell>
+          <cell r="B112">
+            <v>10.5</v>
+          </cell>
+          <cell r="C112">
+            <v>9</v>
+          </cell>
+          <cell r="D112">
+            <v>11</v>
+          </cell>
+          <cell r="E112">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="113">
+          <cell r="A113">
+            <v>10</v>
+          </cell>
+          <cell r="B113">
+            <v>10.5</v>
+          </cell>
+          <cell r="C113">
+            <v>9</v>
+          </cell>
+          <cell r="D113">
+            <v>11</v>
+          </cell>
+          <cell r="E113">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="114">
+          <cell r="A114">
+            <v>10</v>
+          </cell>
+          <cell r="B114">
+            <v>10.5</v>
+          </cell>
+          <cell r="C114">
+            <v>9</v>
+          </cell>
+          <cell r="D114">
+            <v>11</v>
+          </cell>
+          <cell r="E114">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="115">
+          <cell r="A115">
+            <v>10</v>
+          </cell>
+          <cell r="B115">
+            <v>10.5</v>
+          </cell>
+          <cell r="C115">
+            <v>9</v>
+          </cell>
+          <cell r="D115">
+            <v>11</v>
+          </cell>
+          <cell r="E115">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="116">
+          <cell r="A116">
+            <v>10</v>
+          </cell>
+          <cell r="B116">
+            <v>10.5</v>
+          </cell>
+          <cell r="C116">
+            <v>9</v>
+          </cell>
+          <cell r="D116">
+            <v>11</v>
+          </cell>
+          <cell r="E116">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="117">
+          <cell r="A117">
+            <v>10</v>
+          </cell>
+          <cell r="B117">
+            <v>10.5</v>
+          </cell>
+          <cell r="C117">
+            <v>9</v>
+          </cell>
+          <cell r="D117">
+            <v>11</v>
+          </cell>
+          <cell r="E117">
+            <v>12</v>
+          </cell>
+        </row>
+        <row r="118">
+          <cell r="A118">
+            <v>15</v>
+          </cell>
+          <cell r="B118">
+            <v>15.5</v>
+          </cell>
+          <cell r="C118">
+            <v>14</v>
+          </cell>
+          <cell r="D118">
+            <v>16</v>
+          </cell>
+          <cell r="E118">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="119">
+          <cell r="A119">
+            <v>15</v>
+          </cell>
+          <cell r="B119">
+            <v>15.5</v>
+          </cell>
+          <cell r="C119">
+            <v>14</v>
+          </cell>
+          <cell r="D119">
+            <v>16</v>
+          </cell>
+          <cell r="E119">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="120">
+          <cell r="A120">
+            <v>15</v>
+          </cell>
+          <cell r="B120">
+            <v>15.5</v>
+          </cell>
+          <cell r="C120">
+            <v>14</v>
+          </cell>
+          <cell r="D120">
+            <v>16</v>
+          </cell>
+          <cell r="E120">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="121">
+          <cell r="A121">
+            <v>15</v>
+          </cell>
+          <cell r="B121">
+            <v>15.5</v>
+          </cell>
+          <cell r="C121">
+            <v>14</v>
+          </cell>
+          <cell r="D121">
+            <v>16</v>
+          </cell>
+          <cell r="E121">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="122">
+          <cell r="A122">
+            <v>15</v>
+          </cell>
+          <cell r="B122">
+            <v>15.5</v>
+          </cell>
+          <cell r="C122">
+            <v>14</v>
+          </cell>
+          <cell r="D122">
+            <v>16</v>
+          </cell>
+          <cell r="E122">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="123">
+          <cell r="A123">
+            <v>15</v>
+          </cell>
+          <cell r="B123">
+            <v>15.5</v>
+          </cell>
+          <cell r="C123">
+            <v>14</v>
+          </cell>
+          <cell r="D123">
+            <v>16</v>
+          </cell>
+          <cell r="E123">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="124">
+          <cell r="A124">
+            <v>15</v>
+          </cell>
+          <cell r="B124">
+            <v>15.5</v>
+          </cell>
+          <cell r="C124">
+            <v>14</v>
+          </cell>
+          <cell r="D124">
+            <v>16</v>
+          </cell>
+          <cell r="E124">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="125">
+          <cell r="A125">
+            <v>15</v>
+          </cell>
+          <cell r="B125">
+            <v>15.5</v>
+          </cell>
+          <cell r="C125">
+            <v>14</v>
+          </cell>
+          <cell r="D125">
+            <v>16</v>
+          </cell>
+          <cell r="E125">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="126">
+          <cell r="A126">
+            <v>15</v>
+          </cell>
+          <cell r="B126">
+            <v>15.5</v>
+          </cell>
+          <cell r="C126">
+            <v>14</v>
+          </cell>
+          <cell r="D126">
+            <v>16</v>
+          </cell>
+          <cell r="E126">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="127">
+          <cell r="A127">
+            <v>15</v>
+          </cell>
+          <cell r="B127">
+            <v>15.5</v>
+          </cell>
+          <cell r="C127">
+            <v>14</v>
+          </cell>
+          <cell r="D127">
+            <v>16</v>
+          </cell>
+          <cell r="E127">
+            <v>17</v>
+          </cell>
+        </row>
+        <row r="128">
+          <cell r="A128">
+            <v>18</v>
+          </cell>
+          <cell r="B128">
+            <v>18.5</v>
+          </cell>
+          <cell r="C128">
+            <v>17</v>
+          </cell>
+          <cell r="D128">
+            <v>19</v>
+          </cell>
+          <cell r="E128">
+            <v>20</v>
+          </cell>
+        </row>
+        <row r="129">
+          <cell r="A129">
+            <v>20</v>
+          </cell>
+          <cell r="B129">
+            <v>20.5</v>
+          </cell>
+          <cell r="C129">
+            <v>19</v>
+          </cell>
+          <cell r="D129">
+            <v>21</v>
+          </cell>
+          <cell r="E129">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="130">
+          <cell r="A130">
+            <v>20</v>
+          </cell>
+          <cell r="B130">
+            <v>20.5</v>
+          </cell>
+          <cell r="C130">
+            <v>19</v>
+          </cell>
+          <cell r="D130">
+            <v>21</v>
+          </cell>
+          <cell r="E130">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="131">
+          <cell r="A131">
+            <v>20</v>
+          </cell>
+          <cell r="B131">
+            <v>20.5</v>
+          </cell>
+          <cell r="C131">
+            <v>19</v>
+          </cell>
+          <cell r="D131">
+            <v>21</v>
+          </cell>
+          <cell r="E131">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="132">
+          <cell r="A132">
+            <v>20</v>
+          </cell>
+          <cell r="B132">
+            <v>20.5</v>
+          </cell>
+          <cell r="C132">
+            <v>19</v>
+          </cell>
+          <cell r="D132">
+            <v>21</v>
+          </cell>
+          <cell r="E132">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="133">
+          <cell r="A133">
+            <v>20</v>
+          </cell>
+          <cell r="B133">
+            <v>20.5</v>
+          </cell>
+          <cell r="C133">
+            <v>19</v>
+          </cell>
+          <cell r="D133">
+            <v>21</v>
+          </cell>
+          <cell r="E133">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="134">
+          <cell r="A134">
+            <v>20</v>
+          </cell>
+          <cell r="B134">
+            <v>20.5</v>
+          </cell>
+          <cell r="C134">
+            <v>19</v>
+          </cell>
+          <cell r="D134">
+            <v>21</v>
+          </cell>
+          <cell r="E134">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="135">
+          <cell r="A135">
+            <v>20</v>
+          </cell>
+          <cell r="B135">
+            <v>20.5</v>
+          </cell>
+          <cell r="C135">
+            <v>19</v>
+          </cell>
+          <cell r="D135">
+            <v>21</v>
+          </cell>
+          <cell r="E135">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="136">
+          <cell r="A136">
+            <v>20</v>
+          </cell>
+          <cell r="B136">
+            <v>20.5</v>
+          </cell>
+          <cell r="C136">
+            <v>19</v>
+          </cell>
+          <cell r="D136">
+            <v>21</v>
+          </cell>
+          <cell r="E136">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="137">
+          <cell r="A137">
+            <v>20</v>
+          </cell>
+          <cell r="B137">
+            <v>20.5</v>
+          </cell>
+          <cell r="C137">
+            <v>19</v>
+          </cell>
+          <cell r="D137">
+            <v>21</v>
+          </cell>
+          <cell r="E137">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="138">
+          <cell r="A138">
+            <v>20</v>
+          </cell>
+          <cell r="B138">
+            <v>20.5</v>
+          </cell>
+          <cell r="C138">
+            <v>19</v>
+          </cell>
+          <cell r="D138">
+            <v>21</v>
+          </cell>
+          <cell r="E138">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="139">
+          <cell r="A139">
+            <v>20</v>
+          </cell>
+          <cell r="B139">
+            <v>20.5</v>
+          </cell>
+          <cell r="C139">
+            <v>19</v>
+          </cell>
+          <cell r="D139">
+            <v>21</v>
+          </cell>
+          <cell r="E139">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="140">
+          <cell r="A140">
+            <v>20</v>
+          </cell>
+          <cell r="B140">
+            <v>20.5</v>
+          </cell>
+          <cell r="C140">
+            <v>19</v>
+          </cell>
+          <cell r="D140">
+            <v>21</v>
+          </cell>
+          <cell r="E140">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="141">
+          <cell r="A141">
+            <v>20</v>
+          </cell>
+          <cell r="B141">
+            <v>20.5</v>
+          </cell>
+          <cell r="C141">
+            <v>19</v>
+          </cell>
+          <cell r="D141">
+            <v>21</v>
+          </cell>
+          <cell r="E141">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="142">
+          <cell r="A142">
+            <v>20</v>
+          </cell>
+          <cell r="B142">
+            <v>20.5</v>
+          </cell>
+          <cell r="C142">
+            <v>19</v>
+          </cell>
+          <cell r="D142">
+            <v>21</v>
+          </cell>
+          <cell r="E142">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="143">
+          <cell r="A143">
+            <v>20</v>
+          </cell>
+          <cell r="B143">
+            <v>20.5</v>
+          </cell>
+          <cell r="C143">
+            <v>19</v>
+          </cell>
+          <cell r="D143">
+            <v>21</v>
+          </cell>
+          <cell r="E143">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="144">
+          <cell r="A144">
+            <v>20</v>
+          </cell>
+          <cell r="B144">
+            <v>20.5</v>
+          </cell>
+          <cell r="C144">
+            <v>19</v>
+          </cell>
+          <cell r="D144">
+            <v>21</v>
+          </cell>
+          <cell r="E144">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="145">
+          <cell r="A145">
+            <v>20</v>
+          </cell>
+          <cell r="B145">
+            <v>20.5</v>
+          </cell>
+          <cell r="C145">
+            <v>19</v>
+          </cell>
+          <cell r="D145">
+            <v>21</v>
+          </cell>
+          <cell r="E145">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="146">
+          <cell r="A146">
+            <v>20</v>
+          </cell>
+          <cell r="B146">
+            <v>20.5</v>
+          </cell>
+          <cell r="C146">
+            <v>19</v>
+          </cell>
+          <cell r="D146">
+            <v>21</v>
+          </cell>
+          <cell r="E146">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="147">
+          <cell r="A147">
+            <v>20</v>
+          </cell>
+          <cell r="B147">
+            <v>20.5</v>
+          </cell>
+          <cell r="C147">
+            <v>19</v>
+          </cell>
+          <cell r="D147">
+            <v>21</v>
+          </cell>
+          <cell r="E147">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="148">
+          <cell r="A148">
+            <v>20</v>
+          </cell>
+          <cell r="B148">
+            <v>20.5</v>
+          </cell>
+          <cell r="C148">
+            <v>19</v>
+          </cell>
+          <cell r="D148">
+            <v>21</v>
+          </cell>
+          <cell r="E148">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="149">
+          <cell r="A149">
+            <v>20</v>
+          </cell>
+          <cell r="B149">
+            <v>20.5</v>
+          </cell>
+          <cell r="C149">
+            <v>19</v>
+          </cell>
+          <cell r="D149">
+            <v>21</v>
+          </cell>
+          <cell r="E149">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="150">
+          <cell r="A150">
+            <v>20</v>
+          </cell>
+          <cell r="B150">
+            <v>20.5</v>
+          </cell>
+          <cell r="C150">
+            <v>19</v>
+          </cell>
+          <cell r="D150">
+            <v>21</v>
+          </cell>
+          <cell r="E150">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="151">
+          <cell r="A151">
+            <v>20</v>
+          </cell>
+          <cell r="B151">
+            <v>20.5</v>
+          </cell>
+          <cell r="C151">
+            <v>19</v>
+          </cell>
+          <cell r="D151">
+            <v>21</v>
+          </cell>
+          <cell r="E151">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="152">
+          <cell r="A152">
+            <v>20</v>
+          </cell>
+          <cell r="B152">
+            <v>20.5</v>
+          </cell>
+          <cell r="C152">
+            <v>19</v>
+          </cell>
+          <cell r="D152">
+            <v>21</v>
+          </cell>
+          <cell r="E152">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="153">
+          <cell r="A153">
+            <v>20</v>
+          </cell>
+          <cell r="B153">
+            <v>20.5</v>
+          </cell>
+          <cell r="C153">
+            <v>19</v>
+          </cell>
+          <cell r="D153">
+            <v>21</v>
+          </cell>
+          <cell r="E153">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="154">
+          <cell r="A154">
+            <v>20</v>
+          </cell>
+          <cell r="B154">
+            <v>20.5</v>
+          </cell>
+          <cell r="C154">
+            <v>19</v>
+          </cell>
+          <cell r="D154">
+            <v>21</v>
+          </cell>
+          <cell r="E154">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="155">
+          <cell r="A155">
+            <v>20</v>
+          </cell>
+          <cell r="B155">
+            <v>20.5</v>
+          </cell>
+          <cell r="C155">
+            <v>19</v>
+          </cell>
+          <cell r="D155">
+            <v>21</v>
+          </cell>
+          <cell r="E155">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="156">
+          <cell r="A156">
+            <v>20</v>
+          </cell>
+          <cell r="B156">
+            <v>20.5</v>
+          </cell>
+          <cell r="C156">
+            <v>19</v>
+          </cell>
+          <cell r="D156">
+            <v>21</v>
+          </cell>
+          <cell r="E156">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="157">
+          <cell r="A157">
+            <v>20</v>
+          </cell>
+          <cell r="B157">
+            <v>20.5</v>
+          </cell>
+          <cell r="C157">
+            <v>19</v>
+          </cell>
+          <cell r="D157">
+            <v>21</v>
+          </cell>
+          <cell r="E157">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="158">
+          <cell r="A158">
+            <v>20</v>
+          </cell>
+          <cell r="B158">
+            <v>20.5</v>
+          </cell>
+          <cell r="C158">
+            <v>19</v>
+          </cell>
+          <cell r="D158">
+            <v>21</v>
+          </cell>
+          <cell r="E158">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="159">
+          <cell r="A159">
+            <v>20</v>
+          </cell>
+          <cell r="B159">
+            <v>20.5</v>
+          </cell>
+          <cell r="C159">
+            <v>19</v>
+          </cell>
+          <cell r="D159">
+            <v>21</v>
+          </cell>
+          <cell r="E159">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="160">
+          <cell r="A160">
+            <v>20</v>
+          </cell>
+          <cell r="B160">
+            <v>20.5</v>
+          </cell>
+          <cell r="C160">
+            <v>19</v>
+          </cell>
+          <cell r="D160">
+            <v>21</v>
+          </cell>
+          <cell r="E160">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="161">
+          <cell r="A161">
+            <v>20</v>
+          </cell>
+          <cell r="B161">
+            <v>20.5</v>
+          </cell>
+          <cell r="C161">
+            <v>19</v>
+          </cell>
+          <cell r="D161">
+            <v>21</v>
+          </cell>
+          <cell r="E161">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="162">
+          <cell r="A162">
+            <v>20</v>
+          </cell>
+          <cell r="B162">
+            <v>20.5</v>
+          </cell>
+          <cell r="C162">
+            <v>19</v>
+          </cell>
+          <cell r="D162">
+            <v>21</v>
+          </cell>
+          <cell r="E162">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="163">
+          <cell r="A163">
+            <v>20</v>
+          </cell>
+          <cell r="B163">
+            <v>20.5</v>
+          </cell>
+          <cell r="C163">
+            <v>19</v>
+          </cell>
+          <cell r="D163">
+            <v>21</v>
+          </cell>
+          <cell r="E163">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="164">
+          <cell r="A164">
+            <v>20</v>
+          </cell>
+          <cell r="B164">
+            <v>20.5</v>
+          </cell>
+          <cell r="C164">
+            <v>19</v>
+          </cell>
+          <cell r="D164">
+            <v>21</v>
+          </cell>
+          <cell r="E164">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="165">
+          <cell r="A165">
+            <v>20</v>
+          </cell>
+          <cell r="B165">
+            <v>20.5</v>
+          </cell>
+          <cell r="C165">
+            <v>19</v>
+          </cell>
+          <cell r="D165">
+            <v>21</v>
+          </cell>
+          <cell r="E165">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="166">
+          <cell r="A166">
+            <v>20</v>
+          </cell>
+          <cell r="B166">
+            <v>20.5</v>
+          </cell>
+          <cell r="C166">
+            <v>19</v>
+          </cell>
+          <cell r="D166">
+            <v>21</v>
+          </cell>
+          <cell r="E166">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="167">
+          <cell r="A167">
+            <v>20</v>
+          </cell>
+          <cell r="B167">
+            <v>20.5</v>
+          </cell>
+          <cell r="C167">
+            <v>19</v>
+          </cell>
+          <cell r="D167">
+            <v>21</v>
+          </cell>
+          <cell r="E167">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="168">
+          <cell r="A168">
+            <v>20</v>
+          </cell>
+          <cell r="B168">
+            <v>20.5</v>
+          </cell>
+          <cell r="C168">
+            <v>19</v>
+          </cell>
+          <cell r="D168">
+            <v>21</v>
+          </cell>
+          <cell r="E168">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="169">
+          <cell r="A169">
+            <v>20</v>
+          </cell>
+          <cell r="B169">
+            <v>20.5</v>
+          </cell>
+          <cell r="C169">
+            <v>19</v>
+          </cell>
+          <cell r="D169">
+            <v>21</v>
+          </cell>
+          <cell r="E169">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="170">
+          <cell r="A170">
+            <v>20</v>
+          </cell>
+          <cell r="B170">
+            <v>20.5</v>
+          </cell>
+          <cell r="C170">
+            <v>19</v>
+          </cell>
+          <cell r="D170">
+            <v>21</v>
+          </cell>
+          <cell r="E170">
+            <v>22</v>
+          </cell>
+        </row>
+        <row r="171">
+          <cell r="A171">
+            <v>25</v>
+          </cell>
+          <cell r="B171">
+            <v>25.5</v>
+          </cell>
+          <cell r="C171">
+            <v>24</v>
+          </cell>
+          <cell r="D171">
+            <v>26</v>
+          </cell>
+          <cell r="E171">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="172">
+          <cell r="A172">
+            <v>25</v>
+          </cell>
+          <cell r="B172">
+            <v>25.5</v>
+          </cell>
+          <cell r="C172">
+            <v>24</v>
+          </cell>
+          <cell r="D172">
+            <v>26</v>
+          </cell>
+          <cell r="E172">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="173">
+          <cell r="A173">
+            <v>25</v>
+          </cell>
+          <cell r="B173">
+            <v>25.5</v>
+          </cell>
+          <cell r="C173">
+            <v>24</v>
+          </cell>
+          <cell r="D173">
+            <v>26</v>
+          </cell>
+          <cell r="E173">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="174">
+          <cell r="A174">
+            <v>25</v>
+          </cell>
+          <cell r="B174">
+            <v>25.5</v>
+          </cell>
+          <cell r="C174">
+            <v>24</v>
+          </cell>
+          <cell r="D174">
+            <v>26</v>
+          </cell>
+          <cell r="E174">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="175">
+          <cell r="A175">
+            <v>25</v>
+          </cell>
+          <cell r="B175">
+            <v>25.5</v>
+          </cell>
+          <cell r="C175">
+            <v>24</v>
+          </cell>
+          <cell r="D175">
+            <v>26</v>
+          </cell>
+          <cell r="E175">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="176">
+          <cell r="A176">
+            <v>25</v>
+          </cell>
+          <cell r="B176">
+            <v>25.5</v>
+          </cell>
+          <cell r="C176">
+            <v>24</v>
+          </cell>
+          <cell r="D176">
+            <v>26</v>
+          </cell>
+          <cell r="E176">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="177">
+          <cell r="A177">
+            <v>25</v>
+          </cell>
+          <cell r="B177">
+            <v>25.5</v>
+          </cell>
+          <cell r="C177">
+            <v>24</v>
+          </cell>
+          <cell r="D177">
+            <v>26</v>
+          </cell>
+          <cell r="E177">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="178">
+          <cell r="A178">
+            <v>25</v>
+          </cell>
+          <cell r="B178">
+            <v>25.5</v>
+          </cell>
+          <cell r="C178">
+            <v>24</v>
+          </cell>
+          <cell r="D178">
+            <v>26</v>
+          </cell>
+          <cell r="E178">
+            <v>27</v>
+          </cell>
+        </row>
+        <row r="179">
+          <cell r="A179">
+            <v>30</v>
+          </cell>
+          <cell r="B179">
+            <v>30.5</v>
+          </cell>
+          <cell r="C179">
+            <v>29</v>
+          </cell>
+          <cell r="D179">
+            <v>31</v>
+          </cell>
+          <cell r="E179">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="180">
+          <cell r="A180">
+            <v>30</v>
+          </cell>
+          <cell r="B180">
+            <v>30.5</v>
+          </cell>
+          <cell r="C180">
+            <v>29</v>
+          </cell>
+          <cell r="D180">
+            <v>31</v>
+          </cell>
+          <cell r="E180">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="181">
+          <cell r="A181">
+            <v>30</v>
+          </cell>
+          <cell r="B181">
+            <v>30.5</v>
+          </cell>
+          <cell r="C181">
+            <v>29</v>
+          </cell>
+          <cell r="D181">
+            <v>31</v>
+          </cell>
+          <cell r="E181">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="182">
+          <cell r="A182">
+            <v>30</v>
+          </cell>
+          <cell r="B182">
+            <v>30.5</v>
+          </cell>
+          <cell r="C182">
+            <v>29</v>
+          </cell>
+          <cell r="D182">
+            <v>31</v>
+          </cell>
+          <cell r="E182">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="183">
+          <cell r="A183">
+            <v>30</v>
+          </cell>
+          <cell r="B183">
+            <v>30.5</v>
+          </cell>
+          <cell r="C183">
+            <v>29</v>
+          </cell>
+          <cell r="D183">
+            <v>31</v>
+          </cell>
+          <cell r="E183">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="184">
+          <cell r="A184">
+            <v>30</v>
+          </cell>
+          <cell r="B184">
+            <v>30.5</v>
+          </cell>
+          <cell r="C184">
+            <v>29</v>
+          </cell>
+          <cell r="D184">
+            <v>31</v>
+          </cell>
+          <cell r="E184">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="185">
+          <cell r="A185">
+            <v>30</v>
+          </cell>
+          <cell r="B185">
+            <v>30.5</v>
+          </cell>
+          <cell r="C185">
+            <v>29</v>
+          </cell>
+          <cell r="D185">
+            <v>31</v>
+          </cell>
+          <cell r="E185">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="186">
+          <cell r="A186">
+            <v>30</v>
+          </cell>
+          <cell r="B186">
+            <v>30.5</v>
+          </cell>
+          <cell r="C186">
+            <v>29</v>
+          </cell>
+          <cell r="D186">
+            <v>31</v>
+          </cell>
+          <cell r="E186">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="187">
+          <cell r="A187">
+            <v>30</v>
+          </cell>
+          <cell r="B187">
+            <v>30.5</v>
+          </cell>
+          <cell r="C187">
+            <v>29</v>
+          </cell>
+          <cell r="D187">
+            <v>31</v>
+          </cell>
+          <cell r="E187">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="188">
+          <cell r="A188">
+            <v>30</v>
+          </cell>
+          <cell r="B188">
+            <v>30.5</v>
+          </cell>
+          <cell r="C188">
+            <v>29</v>
+          </cell>
+          <cell r="D188">
+            <v>31</v>
+          </cell>
+          <cell r="E188">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="189">
+          <cell r="A189">
+            <v>30</v>
+          </cell>
+          <cell r="B189">
+            <v>30.5</v>
+          </cell>
+          <cell r="C189">
+            <v>29</v>
+          </cell>
+          <cell r="D189">
+            <v>31</v>
+          </cell>
+          <cell r="E189">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="190">
+          <cell r="A190">
+            <v>30</v>
+          </cell>
+          <cell r="B190">
+            <v>30.5</v>
+          </cell>
+          <cell r="C190">
+            <v>29</v>
+          </cell>
+          <cell r="D190">
+            <v>31</v>
+          </cell>
+          <cell r="E190">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="191">
+          <cell r="A191">
+            <v>30</v>
+          </cell>
+          <cell r="B191">
+            <v>30.5</v>
+          </cell>
+          <cell r="C191">
+            <v>29</v>
+          </cell>
+          <cell r="D191">
+            <v>31</v>
+          </cell>
+          <cell r="E191">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="192">
+          <cell r="A192">
+            <v>30</v>
+          </cell>
+          <cell r="B192">
+            <v>30.5</v>
+          </cell>
+          <cell r="C192">
+            <v>29</v>
+          </cell>
+          <cell r="D192">
+            <v>31</v>
+          </cell>
+          <cell r="E192">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="193">
+          <cell r="A193">
+            <v>30</v>
+          </cell>
+          <cell r="B193">
+            <v>30.5</v>
+          </cell>
+          <cell r="C193">
+            <v>29</v>
+          </cell>
+          <cell r="D193">
+            <v>31</v>
+          </cell>
+          <cell r="E193">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="194">
+          <cell r="A194">
+            <v>30</v>
+          </cell>
+          <cell r="B194">
+            <v>30.5</v>
+          </cell>
+          <cell r="C194">
+            <v>29</v>
+          </cell>
+          <cell r="D194">
+            <v>31</v>
+          </cell>
+          <cell r="E194">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="195">
+          <cell r="A195">
+            <v>30</v>
+          </cell>
+          <cell r="B195">
+            <v>30.5</v>
+          </cell>
+          <cell r="C195">
+            <v>29</v>
+          </cell>
+          <cell r="D195">
+            <v>31</v>
+          </cell>
+          <cell r="E195">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="196">
+          <cell r="A196">
+            <v>30</v>
+          </cell>
+          <cell r="B196">
+            <v>30.5</v>
+          </cell>
+          <cell r="C196">
+            <v>29</v>
+          </cell>
+          <cell r="D196">
+            <v>31</v>
+          </cell>
+          <cell r="E196">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="197">
+          <cell r="A197">
+            <v>30</v>
+          </cell>
+          <cell r="B197">
+            <v>30.5</v>
+          </cell>
+          <cell r="C197">
+            <v>29</v>
+          </cell>
+          <cell r="D197">
+            <v>31</v>
+          </cell>
+          <cell r="E197">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="198">
+          <cell r="A198">
+            <v>30</v>
+          </cell>
+          <cell r="B198">
+            <v>30.5</v>
+          </cell>
+          <cell r="C198">
+            <v>29</v>
+          </cell>
+          <cell r="D198">
+            <v>31</v>
+          </cell>
+          <cell r="E198">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="199">
+          <cell r="A199">
+            <v>30</v>
+          </cell>
+          <cell r="B199">
+            <v>30.5</v>
+          </cell>
+          <cell r="C199">
+            <v>29</v>
+          </cell>
+          <cell r="D199">
+            <v>31</v>
+          </cell>
+          <cell r="E199">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="200">
+          <cell r="A200">
+            <v>30</v>
+          </cell>
+          <cell r="B200">
+            <v>30.5</v>
+          </cell>
+          <cell r="C200">
+            <v>29</v>
+          </cell>
+          <cell r="D200">
+            <v>31</v>
+          </cell>
+          <cell r="E200">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="201">
+          <cell r="A201">
+            <v>30</v>
+          </cell>
+          <cell r="B201">
+            <v>30.5</v>
+          </cell>
+          <cell r="C201">
+            <v>29</v>
+          </cell>
+          <cell r="D201">
+            <v>31</v>
+          </cell>
+          <cell r="E201">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="202">
+          <cell r="A202">
+            <v>30</v>
+          </cell>
+          <cell r="B202">
+            <v>30.5</v>
+          </cell>
+          <cell r="C202">
+            <v>29</v>
+          </cell>
+          <cell r="D202">
+            <v>31</v>
+          </cell>
+          <cell r="E202">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="203">
+          <cell r="A203">
+            <v>30</v>
+          </cell>
+          <cell r="B203">
+            <v>30.5</v>
+          </cell>
+          <cell r="C203">
+            <v>29</v>
+          </cell>
+          <cell r="D203">
+            <v>31</v>
+          </cell>
+          <cell r="E203">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="204">
+          <cell r="A204">
+            <v>30</v>
+          </cell>
+          <cell r="B204">
+            <v>30.5</v>
+          </cell>
+          <cell r="C204">
+            <v>29</v>
+          </cell>
+          <cell r="D204">
+            <v>31</v>
+          </cell>
+          <cell r="E204">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="205">
+          <cell r="A205">
+            <v>30</v>
+          </cell>
+          <cell r="B205">
+            <v>30.5</v>
+          </cell>
+          <cell r="C205">
+            <v>29</v>
+          </cell>
+          <cell r="D205">
+            <v>31</v>
+          </cell>
+          <cell r="E205">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="206">
+          <cell r="A206">
+            <v>30</v>
+          </cell>
+          <cell r="B206">
+            <v>30.5</v>
+          </cell>
+          <cell r="C206">
+            <v>29</v>
+          </cell>
+          <cell r="D206">
+            <v>31</v>
+          </cell>
+          <cell r="E206">
+            <v>32</v>
+          </cell>
+        </row>
+        <row r="207">
+          <cell r="A207">
+            <v>35</v>
+          </cell>
+          <cell r="B207">
+            <v>35.5</v>
+          </cell>
+          <cell r="C207">
+            <v>34</v>
+          </cell>
+          <cell r="D207">
+            <v>36</v>
+          </cell>
+          <cell r="E207">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="208">
+          <cell r="A208">
+            <v>35</v>
+          </cell>
+          <cell r="B208">
+            <v>35.5</v>
+          </cell>
+          <cell r="C208">
+            <v>34</v>
+          </cell>
+          <cell r="D208">
+            <v>36</v>
+          </cell>
+          <cell r="E208">
+            <v>37</v>
+          </cell>
+        </row>
+        <row r="209">
+          <cell r="A209">
+            <v>40</v>
+          </cell>
+          <cell r="B209">
+            <v>40.5</v>
+          </cell>
+          <cell r="C209">
+            <v>39</v>
+          </cell>
+          <cell r="D209">
+            <v>41</v>
+          </cell>
+          <cell r="E209">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="210">
+          <cell r="A210">
+            <v>40</v>
+          </cell>
+          <cell r="B210">
+            <v>40.5</v>
+          </cell>
+          <cell r="C210">
+            <v>39</v>
+          </cell>
+          <cell r="D210">
+            <v>41</v>
+          </cell>
+          <cell r="E210">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="211">
+          <cell r="A211">
+            <v>40</v>
+          </cell>
+          <cell r="B211">
+            <v>40.5</v>
+          </cell>
+          <cell r="C211">
+            <v>39</v>
+          </cell>
+          <cell r="D211">
+            <v>41</v>
+          </cell>
+          <cell r="E211">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="212">
+          <cell r="A212">
+            <v>40</v>
+          </cell>
+          <cell r="B212">
+            <v>40.5</v>
+          </cell>
+          <cell r="C212">
+            <v>39</v>
+          </cell>
+          <cell r="D212">
+            <v>41</v>
+          </cell>
+          <cell r="E212">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="213">
+          <cell r="A213">
+            <v>40</v>
+          </cell>
+          <cell r="B213">
+            <v>40.5</v>
+          </cell>
+          <cell r="C213">
+            <v>39</v>
+          </cell>
+          <cell r="D213">
+            <v>41</v>
+          </cell>
+          <cell r="E213">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="214">
+          <cell r="A214">
+            <v>40</v>
+          </cell>
+          <cell r="B214">
+            <v>40.5</v>
+          </cell>
+          <cell r="C214">
+            <v>39</v>
+          </cell>
+          <cell r="D214">
+            <v>41</v>
+          </cell>
+          <cell r="E214">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="215">
+          <cell r="A215">
+            <v>40</v>
+          </cell>
+          <cell r="B215">
+            <v>40.5</v>
+          </cell>
+          <cell r="C215">
+            <v>39</v>
+          </cell>
+          <cell r="D215">
+            <v>41</v>
+          </cell>
+          <cell r="E215">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="216">
+          <cell r="A216">
+            <v>40</v>
+          </cell>
+          <cell r="B216">
+            <v>40.5</v>
+          </cell>
+          <cell r="C216">
+            <v>39</v>
+          </cell>
+          <cell r="D216">
+            <v>41</v>
+          </cell>
+          <cell r="E216">
+            <v>42</v>
+          </cell>
+        </row>
+        <row r="217">
+          <cell r="A217">
+            <v>50</v>
+          </cell>
+          <cell r="B217">
+            <v>50.5</v>
+          </cell>
+          <cell r="C217">
+            <v>49</v>
+          </cell>
+          <cell r="D217">
+            <v>51</v>
+          </cell>
+          <cell r="E217">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="218">
+          <cell r="A218">
+            <v>50</v>
+          </cell>
+          <cell r="B218">
+            <v>50.5</v>
+          </cell>
+          <cell r="C218">
+            <v>49</v>
+          </cell>
+          <cell r="D218">
+            <v>51</v>
+          </cell>
+          <cell r="E218">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="219">
+          <cell r="A219">
+            <v>50</v>
+          </cell>
+          <cell r="B219">
+            <v>50.5</v>
+          </cell>
+          <cell r="C219">
+            <v>49</v>
+          </cell>
+          <cell r="D219">
+            <v>51</v>
+          </cell>
+          <cell r="E219">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="220">
+          <cell r="A220">
+            <v>50</v>
+          </cell>
+          <cell r="B220">
+            <v>50.5</v>
+          </cell>
+          <cell r="C220">
+            <v>49</v>
+          </cell>
+          <cell r="D220">
+            <v>51</v>
+          </cell>
+          <cell r="E220">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="221">
+          <cell r="A221">
+            <v>50</v>
+          </cell>
+          <cell r="B221">
+            <v>50.5</v>
+          </cell>
+          <cell r="C221">
+            <v>49</v>
+          </cell>
+          <cell r="D221">
+            <v>51</v>
+          </cell>
+          <cell r="E221">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="222">
+          <cell r="A222">
+            <v>50</v>
+          </cell>
+          <cell r="B222">
+            <v>50.5</v>
+          </cell>
+          <cell r="C222">
+            <v>49</v>
+          </cell>
+          <cell r="D222">
+            <v>51</v>
+          </cell>
+          <cell r="E222">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="223">
+          <cell r="A223">
+            <v>50</v>
+          </cell>
+          <cell r="B223">
+            <v>50.5</v>
+          </cell>
+          <cell r="C223">
+            <v>49</v>
+          </cell>
+          <cell r="D223">
+            <v>51</v>
+          </cell>
+          <cell r="E223">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="224">
+          <cell r="A224">
+            <v>50</v>
+          </cell>
+          <cell r="B224">
+            <v>50.5</v>
+          </cell>
+          <cell r="C224">
+            <v>49</v>
+          </cell>
+          <cell r="D224">
+            <v>51</v>
+          </cell>
+          <cell r="E224">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="225">
+          <cell r="A225">
+            <v>50</v>
+          </cell>
+          <cell r="B225">
+            <v>50.5</v>
+          </cell>
+          <cell r="C225">
+            <v>49</v>
+          </cell>
+          <cell r="D225">
+            <v>51</v>
+          </cell>
+          <cell r="E225">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="226">
+          <cell r="A226">
+            <v>50</v>
+          </cell>
+          <cell r="B226">
+            <v>50.5</v>
+          </cell>
+          <cell r="C226">
+            <v>49</v>
+          </cell>
+          <cell r="D226">
+            <v>51</v>
+          </cell>
+          <cell r="E226">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="227">
+          <cell r="A227">
+            <v>50</v>
+          </cell>
+          <cell r="B227">
+            <v>50.5</v>
+          </cell>
+          <cell r="C227">
+            <v>49</v>
+          </cell>
+          <cell r="D227">
+            <v>51</v>
+          </cell>
+          <cell r="E227">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="228">
+          <cell r="A228">
+            <v>50</v>
+          </cell>
+          <cell r="B228">
+            <v>50.5</v>
+          </cell>
+          <cell r="C228">
+            <v>49</v>
+          </cell>
+          <cell r="D228">
+            <v>51</v>
+          </cell>
+          <cell r="E228">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="229">
+          <cell r="A229">
+            <v>50</v>
+          </cell>
+          <cell r="B229">
+            <v>50.5</v>
+          </cell>
+          <cell r="C229">
+            <v>49</v>
+          </cell>
+          <cell r="D229">
+            <v>51</v>
+          </cell>
+          <cell r="E229">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="230">
+          <cell r="A230">
+            <v>50</v>
+          </cell>
+          <cell r="B230">
+            <v>50.5</v>
+          </cell>
+          <cell r="C230">
+            <v>49</v>
+          </cell>
+          <cell r="D230">
+            <v>51</v>
+          </cell>
+          <cell r="E230">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="231">
+          <cell r="A231">
+            <v>50</v>
+          </cell>
+          <cell r="B231">
+            <v>50.5</v>
+          </cell>
+          <cell r="C231">
+            <v>49</v>
+          </cell>
+          <cell r="D231">
+            <v>51</v>
+          </cell>
+          <cell r="E231">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="232">
+          <cell r="A232">
+            <v>50</v>
+          </cell>
+          <cell r="B232">
+            <v>50.5</v>
+          </cell>
+          <cell r="C232">
+            <v>49</v>
+          </cell>
+          <cell r="D232">
+            <v>51</v>
+          </cell>
+          <cell r="E232">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="233">
+          <cell r="A233">
+            <v>50</v>
+          </cell>
+          <cell r="B233">
+            <v>50.5</v>
+          </cell>
+          <cell r="C233">
+            <v>49</v>
+          </cell>
+          <cell r="D233">
+            <v>51</v>
+          </cell>
+          <cell r="E233">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="234">
+          <cell r="A234">
+            <v>50</v>
+          </cell>
+          <cell r="B234">
+            <v>50.5</v>
+          </cell>
+          <cell r="C234">
+            <v>49</v>
+          </cell>
+          <cell r="D234">
+            <v>51</v>
+          </cell>
+          <cell r="E234">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="235">
+          <cell r="A235">
+            <v>50</v>
+          </cell>
+          <cell r="B235">
+            <v>50.5</v>
+          </cell>
+          <cell r="C235">
+            <v>49</v>
+          </cell>
+          <cell r="D235">
+            <v>51</v>
+          </cell>
+          <cell r="E235">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="236">
+          <cell r="A236">
+            <v>50</v>
+          </cell>
+          <cell r="B236">
+            <v>50.5</v>
+          </cell>
+          <cell r="C236">
+            <v>49</v>
+          </cell>
+          <cell r="D236">
+            <v>51</v>
+          </cell>
+          <cell r="E236">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="237">
+          <cell r="A237">
+            <v>50</v>
+          </cell>
+          <cell r="B237">
+            <v>50.5</v>
+          </cell>
+          <cell r="C237">
+            <v>49</v>
+          </cell>
+          <cell r="D237">
+            <v>51</v>
+          </cell>
+          <cell r="E237">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="238">
+          <cell r="A238">
+            <v>50</v>
+          </cell>
+          <cell r="B238">
+            <v>50.5</v>
+          </cell>
+          <cell r="C238">
+            <v>49</v>
+          </cell>
+          <cell r="D238">
+            <v>51</v>
+          </cell>
+          <cell r="E238">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="239">
+          <cell r="A239">
+            <v>50</v>
+          </cell>
+          <cell r="B239">
+            <v>50.5</v>
+          </cell>
+          <cell r="C239">
+            <v>49</v>
+          </cell>
+          <cell r="D239">
+            <v>51</v>
+          </cell>
+          <cell r="E239">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="240">
+          <cell r="A240">
+            <v>50</v>
+          </cell>
+          <cell r="B240">
+            <v>50.5</v>
+          </cell>
+          <cell r="C240">
+            <v>49</v>
+          </cell>
+          <cell r="D240">
+            <v>51</v>
+          </cell>
+          <cell r="E240">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="241">
+          <cell r="A241">
+            <v>50</v>
+          </cell>
+          <cell r="B241">
+            <v>50.5</v>
+          </cell>
+          <cell r="C241">
+            <v>49</v>
+          </cell>
+          <cell r="D241">
+            <v>51</v>
+          </cell>
+          <cell r="E241">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="242">
+          <cell r="A242">
+            <v>50</v>
+          </cell>
+          <cell r="B242">
+            <v>50.5</v>
+          </cell>
+          <cell r="C242">
+            <v>49</v>
+          </cell>
+          <cell r="D242">
+            <v>51</v>
+          </cell>
+          <cell r="E242">
+            <v>52</v>
+          </cell>
+        </row>
+        <row r="243">
+          <cell r="A243">
+            <v>60</v>
+          </cell>
+          <cell r="B243">
+            <v>60.5</v>
+          </cell>
+          <cell r="C243">
+            <v>59</v>
+          </cell>
+          <cell r="D243">
+            <v>61</v>
+          </cell>
+          <cell r="E243">
+            <v>62</v>
+          </cell>
+        </row>
+        <row r="244">
+          <cell r="A244">
+            <v>64</v>
+          </cell>
+          <cell r="B244">
+            <v>64.5</v>
+          </cell>
+          <cell r="C244">
+            <v>63</v>
+          </cell>
+          <cell r="D244">
+            <v>65</v>
+          </cell>
+          <cell r="E244">
+            <v>66</v>
+          </cell>
+        </row>
+        <row r="245">
+          <cell r="A245">
+            <v>70</v>
+          </cell>
+          <cell r="B245">
+            <v>70.5</v>
+          </cell>
+          <cell r="C245">
+            <v>69</v>
+          </cell>
+          <cell r="D245">
+            <v>71</v>
+          </cell>
+          <cell r="E245">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="246">
+          <cell r="A246">
+            <v>70</v>
+          </cell>
+          <cell r="B246">
+            <v>70.5</v>
+          </cell>
+          <cell r="C246">
+            <v>69</v>
+          </cell>
+          <cell r="D246">
+            <v>71</v>
+          </cell>
+          <cell r="E246">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="247">
+          <cell r="A247">
+            <v>70</v>
+          </cell>
+          <cell r="B247">
+            <v>70.5</v>
+          </cell>
+          <cell r="C247">
+            <v>69</v>
+          </cell>
+          <cell r="D247">
+            <v>71</v>
+          </cell>
+          <cell r="E247">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="248">
+          <cell r="A248">
+            <v>70</v>
+          </cell>
+          <cell r="B248">
+            <v>70.5</v>
+          </cell>
+          <cell r="C248">
+            <v>69</v>
+          </cell>
+          <cell r="D248">
+            <v>71</v>
+          </cell>
+          <cell r="E248">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="249">
+          <cell r="A249">
+            <v>70</v>
+          </cell>
+          <cell r="B249">
+            <v>70.5</v>
+          </cell>
+          <cell r="C249">
+            <v>69</v>
+          </cell>
+          <cell r="D249">
+            <v>71</v>
+          </cell>
+          <cell r="E249">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="250">
+          <cell r="A250">
+            <v>70</v>
+          </cell>
+          <cell r="B250">
+            <v>70.5</v>
+          </cell>
+          <cell r="C250">
+            <v>69</v>
+          </cell>
+          <cell r="D250">
+            <v>71</v>
+          </cell>
+          <cell r="E250">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="251">
+          <cell r="A251">
+            <v>70</v>
+          </cell>
+          <cell r="B251">
+            <v>70.5</v>
+          </cell>
+          <cell r="C251">
+            <v>69</v>
+          </cell>
+          <cell r="D251">
+            <v>71</v>
+          </cell>
+          <cell r="E251">
+            <v>72</v>
+          </cell>
+        </row>
+        <row r="252">
+          <cell r="A252">
+            <v>80</v>
+          </cell>
+          <cell r="B252">
+            <v>80.5</v>
+          </cell>
+          <cell r="C252">
+            <v>79</v>
+          </cell>
+          <cell r="D252">
+            <v>81</v>
+          </cell>
+          <cell r="E252">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="253">
+          <cell r="A253">
+            <v>80</v>
+          </cell>
+          <cell r="B253">
+            <v>80.5</v>
+          </cell>
+          <cell r="C253">
+            <v>79</v>
+          </cell>
+          <cell r="D253">
+            <v>81</v>
+          </cell>
+          <cell r="E253">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="254">
+          <cell r="A254">
+            <v>80</v>
+          </cell>
+          <cell r="B254">
+            <v>80.5</v>
+          </cell>
+          <cell r="C254">
+            <v>79</v>
+          </cell>
+          <cell r="D254">
+            <v>81</v>
+          </cell>
+          <cell r="E254">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="255">
+          <cell r="A255">
+            <v>80</v>
+          </cell>
+          <cell r="B255">
+            <v>80.5</v>
+          </cell>
+          <cell r="C255">
+            <v>79</v>
+          </cell>
+          <cell r="D255">
+            <v>81</v>
+          </cell>
+          <cell r="E255">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="256">
+          <cell r="A256">
+            <v>80</v>
+          </cell>
+          <cell r="B256">
+            <v>80.5</v>
+          </cell>
+          <cell r="C256">
+            <v>79</v>
+          </cell>
+          <cell r="D256">
+            <v>81</v>
+          </cell>
+          <cell r="E256">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="257">
+          <cell r="A257">
+            <v>80</v>
+          </cell>
+          <cell r="B257">
+            <v>80.5</v>
+          </cell>
+          <cell r="C257">
+            <v>79</v>
+          </cell>
+          <cell r="D257">
+            <v>81</v>
+          </cell>
+          <cell r="E257">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="258">
+          <cell r="A258">
+            <v>80</v>
+          </cell>
+          <cell r="B258">
+            <v>80.5</v>
+          </cell>
+          <cell r="C258">
+            <v>79</v>
+          </cell>
+          <cell r="D258">
+            <v>81</v>
+          </cell>
+          <cell r="E258">
+            <v>82</v>
+          </cell>
+        </row>
+        <row r="259">
+          <cell r="A259">
+            <v>90</v>
+          </cell>
+          <cell r="B259">
+            <v>90.5</v>
+          </cell>
+          <cell r="C259">
+            <v>89</v>
+          </cell>
+          <cell r="D259">
+            <v>91</v>
+          </cell>
+          <cell r="E259">
+            <v>92</v>
+          </cell>
+        </row>
+        <row r="260">
+          <cell r="A260">
+            <v>90</v>
+          </cell>
+          <cell r="B260">
+            <v>90.5</v>
+          </cell>
+          <cell r="C260">
+            <v>89</v>
+          </cell>
+          <cell r="D260">
+            <v>91</v>
+          </cell>
+          <cell r="E260">
+            <v>92</v>
+          </cell>
+        </row>
+        <row r="261">
+          <cell r="A261">
+            <v>99</v>
+          </cell>
+          <cell r="B261">
+            <v>99.5</v>
+          </cell>
+          <cell r="C261">
+            <v>98</v>
+          </cell>
+          <cell r="D261">
+            <v>100</v>
+          </cell>
+          <cell r="E261">
+            <v>101</v>
+          </cell>
+        </row>
+        <row r="262">
+          <cell r="A262">
+            <v>100</v>
+          </cell>
+          <cell r="B262">
+            <v>100.5</v>
+          </cell>
+          <cell r="C262">
+            <v>99</v>
+          </cell>
+          <cell r="D262">
+            <v>101</v>
+          </cell>
+          <cell r="E262">
+            <v>102</v>
+          </cell>
+        </row>
+        <row r="263">
+          <cell r="A263">
+            <v>100</v>
+          </cell>
+          <cell r="B263">
+            <v>100.5</v>
+          </cell>
+          <cell r="C263">
+            <v>99</v>
+          </cell>
+          <cell r="D263">
+            <v>101</v>
+          </cell>
+          <cell r="E263">
+            <v>102</v>
+          </cell>
+        </row>
+        <row r="264">
+          <cell r="A264">
+            <v>100</v>
+          </cell>
+          <cell r="B264">
+            <v>100.5</v>
+          </cell>
+          <cell r="C264">
+            <v>99</v>
+          </cell>
+          <cell r="D264">
+            <v>101</v>
+          </cell>
+          <cell r="E264">
+            <v>102</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Config"/>
       <sheetName val="Wilcoxon Table"/>
       <sheetName val="Mann Table"/>
       <sheetName val="Runs Table"/>
       <sheetName val="KS Table"/>
       <sheetName val="KS2 Table"/>
       <sheetName val="Lil Table"/>
       <sheetName val="AD Table"/>
       <sheetName val="AD2 Table"/>
       <sheetName val="SW Table"/>
       <sheetName val="Stud. Q Table"/>
       <sheetName val="Stud. Q Table 2"/>
       <sheetName val="Sp Rho Table"/>
       <sheetName val="Ken Tau Table"/>
       <sheetName val="Durbin Table"/>
       <sheetName val="Dunnett Table"/>
       <sheetName val="Dunnett 1"/>
       <sheetName val="Kendall Tc"/>
       <sheetName val="Kendall u"/>
@@ -10121,56 +26002,58 @@
       <sheetName val="ADict"/>
       <sheetName val="L4 2"/>
       <sheetName val="L8 2"/>
       <sheetName val="L8 42"/>
       <sheetName val="L9 3"/>
       <sheetName val="L12 2"/>
       <sheetName val="L16 2"/>
       <sheetName val="L16 4"/>
       <sheetName val="L16 42a"/>
       <sheetName val="L18 23"/>
       <sheetName val="L18 63"/>
       <sheetName val="L25 5"/>
       <sheetName val="L27 3"/>
       <sheetName val="L32 2"/>
       <sheetName val="L32 24"/>
       <sheetName val="L36 23a"/>
       <sheetName val="L36 23b"/>
       <sheetName val="L50 25"/>
       <sheetName val="L54 23"/>
       <sheetName val="L64 4"/>
       <sheetName val="T2"/>
       <sheetName val="T3"/>
       <sheetName val="T4"/>
     </sheetNames>
     <definedNames>
-      <definedName name="eigVALSym"/>
+      <definedName name="eigVAL"/>
+      <definedName name="eigVECT"/>
+      <definedName name="eigVECTReal"/>
       <definedName name="eigVECTSym"/>
-      <definedName name="SPECTRAL"/>
       <definedName name="SVD_D"/>
       <definedName name="SVD_U"/>
       <definedName name="SVD_V"/>
+      <definedName name="TRACE"/>
     </definedNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
@@ -10500,12233 +26383,6429 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andreaminini.net/math/matrices" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mathsisfun.com/algebra/matrix-determinant.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC26C2D1-5324-4927-AECF-6640506594DB}">
-  <dimension ref="A1:AF56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{842430D3-9B2D-4015-A6A7-262735C2D9A1}">
+  <dimension ref="A1:Z29"/>
   <sheetViews>
-    <sheetView zoomScale="99" zoomScaleNormal="99" workbookViewId="0">
-      <selection activeCell="O14" sqref="O14"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="7" max="7" width="3.42578125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="23" max="23" width="8.140625" customWidth="1"/>
+    <col min="10" max="10" width="19.85546875" customWidth="1"/>
+    <col min="27" max="27" width="3.5703125" customWidth="1"/>
+    <col min="28" max="34" width="3.28515625" customWidth="1"/>
+    <col min="35" max="40" width="3.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>96</v>
+      </c>
+      <c r="P1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="X1" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H2" s="19" t="s">
+        <v>80</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1">
+        <v>5</v>
+      </c>
+      <c r="X2" s="1">
+        <v>3</v>
+      </c>
+      <c r="Y2" s="1" cm="1">
+        <f t="array" ref="Y2:Y3">W2:W3+X2:X3</f>
+        <v>8</v>
+      </c>
+      <c r="Z2" s="1"/>
+    </row>
+    <row r="3" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>5</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1" cm="1">
+        <f t="array" ref="D3:D5">A3:A5+B3:B5</f>
+        <v>4</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1">
+        <v>1</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3</v>
+      </c>
+      <c r="H3" cm="1">
+        <f t="array" ref="H3">MMULT(TRANSPOSE(F3:F5),G3:G5)</f>
         <v>10</v>
       </c>
-      <c r="E1" t="s">
-[...28 lines deleted...]
-      <c r="Z1" s="46" t="s">
+      <c r="K3" s="1" cm="1">
+        <f t="array" ref="K3:M5">MMULT(F3:F5,TRANSPOSE(G3:G5))</f>
+        <v>3</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1</v>
+      </c>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1">
+        <v>5</v>
+      </c>
+      <c r="P3">
+        <f>SQRT(SUMSQ(O3:O5))</f>
+        <v>5.9160797830996161</v>
+      </c>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1">
+        <v>1</v>
+      </c>
+      <c r="X3" s="1">
+        <v>4</v>
+      </c>
+      <c r="Y3" s="1">
+        <v>5</v>
+      </c>
+      <c r="Z3" s="1"/>
+    </row>
+    <row r="4" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1">
+        <v>4</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1">
+        <v>2</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2</v>
+      </c>
+      <c r="H4" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H3)</f>
+        <v>=MMULT(TRANSPOSE(F3:F5),G3:G5)</v>
+      </c>
+      <c r="K4" s="1">
+        <v>6</v>
+      </c>
+      <c r="L4" s="1">
+        <v>4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>2</v>
+      </c>
+      <c r="O4" s="1">
+        <v>-1</v>
+      </c>
+      <c r="P4" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(P3)</f>
+        <v>=SQRT(SUMSQ(O3:O5))</v>
+      </c>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(Y2)</f>
+        <v>=W2:W3+X2:X3</v>
+      </c>
+      <c r="Z4" s="1"/>
+    </row>
+    <row r="5" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>-3</v>
+      </c>
+      <c r="B5" s="1">
+        <v>9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>6</v>
+      </c>
+      <c r="F5" s="1">
+        <v>3</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1</v>
+      </c>
+      <c r="H5">
+        <f>SUMPRODUCT(F3:F5,G3:G5)</f>
+        <v>10</v>
+      </c>
+      <c r="K5" s="1">
+        <v>9</v>
+      </c>
+      <c r="L5" s="1">
+        <v>6</v>
+      </c>
+      <c r="M5" s="1">
+        <v>3</v>
+      </c>
+      <c r="O5" s="1">
+        <v>3</v>
+      </c>
+      <c r="P5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>98</v>
+      </c>
+      <c r="D6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(D3)</f>
+        <v>=A3:A5+B3:B5</v>
+      </c>
+      <c r="H6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H5)</f>
+        <v>=SUMPRODUCT(F3:F5,G3:G5)</v>
+      </c>
+      <c r="K6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K3)</f>
+        <v>=MMULT(F3:F5,TRANSPOSE(G3:G5))</v>
+      </c>
+      <c r="P6">
+        <f>Z27</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H7">
+        <f>(F3*G3)+(F4*G4)+(F5*G5)</f>
+        <v>10</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="P7" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(P6)</f>
+        <v>=Z27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
+        <v>5</v>
+      </c>
+      <c r="B8" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D8" s="1" cm="1">
+        <f t="array" ref="D8:D10">A8:A10-B8:B10</f>
+        <v>6</v>
+      </c>
+      <c r="H8" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H7)</f>
+        <v>=(F3*G3)+(F4*G4)+(F5*G5)</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>-1</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3</v>
+      </c>
+      <c r="D9" s="1">
+        <v>-4</v>
+      </c>
+      <c r="K9" s="1" cm="1">
+        <f t="array" ref="K9:M11">MMULT(F3:F5,TRANSPOSE(G3:G5))</f>
+        <v>3</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1</v>
+      </c>
+      <c r="P9" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="Z9" s="1"/>
+    </row>
+    <row r="10" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>3</v>
+      </c>
+      <c r="B10" s="1">
+        <v>9</v>
+      </c>
+      <c r="D10" s="1">
+        <v>-6</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="K10" s="1">
+        <v>6</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2</v>
+      </c>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="Z10" s="1"/>
+    </row>
+    <row r="11" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="D11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(D8)</f>
+        <v>=A8:A10-B8:B10</v>
+      </c>
+      <c r="H11" s="1" cm="1">
+        <f t="array" ref="H11">MMULT(TRANSPOSE(G3:G5),F3:F5)</f>
+        <v>10</v>
+      </c>
+      <c r="K11" s="1">
+        <v>9</v>
+      </c>
+      <c r="L11" s="1">
+        <v>6</v>
+      </c>
+      <c r="M11" s="1">
+        <v>3</v>
+      </c>
+      <c r="P11" s="1" cm="1">
+        <f t="array" ref="P11:P13">O3:O5/P3</f>
+        <v>0.84515425472851657</v>
+      </c>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1">
+        <f>SQRT(SUMSQ(P11:P13))</f>
+        <v>1</v>
+      </c>
+      <c r="S11" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="T11" cm="1">
+        <f t="array" ref="T11">SQRT(MMULT(TRANSPOSE(P11:P13),P11:P13))</f>
+        <v>1</v>
+      </c>
+      <c r="Z11" s="1"/>
+    </row>
+    <row r="12" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="H12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H11)</f>
+        <v>=MMULT(TRANSPOSE(G3:G5),F3:F5)</v>
+      </c>
+      <c r="K12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K9)</f>
+        <v>=MMULT(F3:F5,TRANSPOSE(G3:G5))</v>
+      </c>
+      <c r="P12" s="1">
+        <v>-0.1690308509457033</v>
+      </c>
+      <c r="Q12" s="1"/>
+      <c r="R12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(R11)</f>
+        <v>=SQRT(SUMSQ(P11:P13))</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>74</v>
       </c>
-      <c r="AA1" s="45"/>
-[...5 lines deleted...]
-      <c r="AF1" s="44"/>
+      <c r="B13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="P13" s="1">
+        <v>0.50709255283710997</v>
+      </c>
+      <c r="T13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T11)</f>
+        <v>=SQRT(MMULT(TRANSPOSE(P11:P13),P11:P13))</v>
+      </c>
     </row>
-    <row r="2" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="59">
+    <row r="14" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B14" s="1">
         <v>2</v>
       </c>
-      <c r="B2" s="59">
+      <c r="D14" s="1" cm="1">
+        <f t="array" ref="D14:D16">A15*B14:B16</f>
         <v>4</v>
       </c>
-      <c r="C2" s="59">
+      <c r="E14" s="1"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="P14" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(P11)</f>
+        <v>=O3:O5/P3</v>
+      </c>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1"/>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="Z14" s="1"/>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>2</v>
+      </c>
+      <c r="B15" s="1">
+        <v>0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1">
+        <v>1</v>
+      </c>
+      <c r="H15" s="1" cm="1">
+        <f t="array" ref="H15:J15">TRANSPOSE(G15:G17)</f>
+        <v>1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>2</v>
+      </c>
+      <c r="J15" s="1">
         <v>3</v>
       </c>
-      <c r="E2" s="58">
-[...30 lines deleted...]
-        <f t="array" ref="S2:T3">MMULT(A2:C3,A6:B8)</f>
+      <c r="N15" s="1"/>
+      <c r="P15" s="1"/>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1"/>
+      <c r="S15" s="1"/>
+      <c r="T15" s="1"/>
+      <c r="W15" s="11"/>
+      <c r="X15" s="1"/>
+      <c r="Z15" s="1"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="B16" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D16" s="1">
+        <v>-2</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2</v>
+      </c>
+      <c r="H16" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H15)</f>
+        <v>=TRANSPOSE(G15:G17)</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="P16" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="R16" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z16" s="1"/>
+    </row>
+    <row r="17" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="D17" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(D14)</f>
+        <v>=A15*B14:B16</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3</v>
+      </c>
+      <c r="O17" s="1">
+        <v>5</v>
+      </c>
+      <c r="P17" s="1">
+        <v>-1</v>
+      </c>
+      <c r="R17" s="1" cm="1">
+        <f t="array" ref="R17">MMULT(TRANSPOSE(O17:O19),P17:P19)</f>
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="H18" s="19" t="s">
+        <v>82</v>
+      </c>
+      <c r="K18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="T2" s="47">
+      <c r="O18" s="1">
+        <v>-1</v>
+      </c>
+      <c r="P18" s="1">
+        <v>3</v>
+      </c>
+      <c r="R18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(R17)</f>
+        <v>=MMULT(TRANSPOSE(O17:O19),P17:P19)</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="B19" s="1">
+        <v>2</v>
+      </c>
+      <c r="D19" s="1" cm="1">
+        <f t="array" ref="D19:D21">A20*B19:B21</f>
+        <v>1</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+      <c r="H19" cm="1">
+        <f t="array" ref="H19">MMULT(TRANSPOSE(G15:G17),G15:G17)</f>
+        <v>14</v>
+      </c>
+      <c r="K19" s="1" cm="1">
+        <f t="array" ref="K19:M21">MMULT(G15:G17,TRANSPOSE(G15:G17))</f>
+        <v>1</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3</v>
+      </c>
+      <c r="O19" s="1">
+        <v>3</v>
+      </c>
+      <c r="P19" s="1">
+        <v>9</v>
+      </c>
+      <c r="R19" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="B20" s="1">
+        <v>0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H19)</f>
+        <v>=MMULT(TRANSPOSE(G15:G17),G15:G17)</v>
+      </c>
+      <c r="K20" s="1">
+        <v>2</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>6</v>
+      </c>
+      <c r="R20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T20" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="V20" s="11" t="s">
         <v>88</v>
       </c>
-      <c r="V2" s="48" cm="1">
-[...24 lines deleted...]
-      <c r="AF2" s="44"/>
+      <c r="Z20" s="1"/>
     </row>
-    <row r="3" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="59">
+    <row r="21" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="B21" s="1">
+        <v>-1</v>
+      </c>
+      <c r="D21" s="1">
+        <v>-0.5</v>
+      </c>
+      <c r="G21" s="1"/>
+      <c r="K21" s="1">
+        <v>3</v>
+      </c>
+      <c r="L21" s="1">
+        <v>6</v>
+      </c>
+      <c r="M21" s="1">
+        <v>9</v>
+      </c>
+      <c r="O21">
+        <f>SQRT(SUMSQ(O17:O19))</f>
+        <v>5.9160797830996161</v>
+      </c>
+      <c r="P21">
+        <f>SQRT(SUMSQ(P17:P19))</f>
+        <v>9.5393920141694561</v>
+      </c>
+      <c r="R21" s="1">
+        <f>R17/(O21*P21)</f>
+        <v>0.33666570817070868</v>
+      </c>
+      <c r="T21">
+        <f>ACOS(R21)</f>
+        <v>1.2274226814910523</v>
+      </c>
+      <c r="V21" s="1">
+        <f>DEGREES(T21)</f>
+        <v>70.326139328067597</v>
+      </c>
+      <c r="Z21" s="1"/>
+    </row>
+    <row r="22" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="D22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(D19)</f>
+        <v>=A20*B19:B21</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="K22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K19)</f>
+        <v>=MMULT(G15:G17,TRANSPOSE(G15:G17))</v>
+      </c>
+      <c r="O22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(O21)</f>
+        <v>=SQRT(SUMSQ(O17:O19))</v>
+      </c>
+      <c r="R22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(R21)</f>
+        <v>=R17/(O21*P21)</v>
+      </c>
+      <c r="T22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T21)</f>
+        <v>=ACOS(R21)</v>
+      </c>
+      <c r="V22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(V21)</f>
+        <v>=DEGREES(T21)</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="D23" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" s="1">
         <v>1</v>
       </c>
-      <c r="B3" s="59">
-[...2 lines deleted...]
-      <c r="C3" s="59">
+      <c r="H23" s="1">
+        <v>0</v>
+      </c>
+      <c r="N23" s="1"/>
+      <c r="Z23" s="1"/>
+    </row>
+    <row r="24" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="1">
+        <v>0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>1</v>
+      </c>
+      <c r="N24" s="1"/>
+      <c r="R24" s="1" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A25" s="1">
+        <v>-3</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2</v>
+      </c>
+      <c r="D25" s="1" cm="1">
+        <f t="array" ref="D25:D26">4*A25:A26+5*B25:B26</f>
+        <v>-2</v>
+      </c>
+      <c r="G25" t="s">
+        <v>110</v>
+      </c>
+      <c r="N25" s="1"/>
+      <c r="R25" s="1" cm="1">
+        <f t="array" ref="R25:R27">O17:O19-P17:P19</f>
         <v>6</v>
       </c>
-      <c r="E3" s="58">
-[...55 lines deleted...]
-      <c r="AF3" s="44"/>
+      <c r="T25" s="1" cm="1">
+        <f t="array" ref="T25">SQRT(MMULT(TRANSPOSE(R25:R27),R25:R27))</f>
+        <v>9.3808315196468595</v>
+      </c>
     </row>
-    <row r="4" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...46 lines deleted...]
-      <c r="AB4" s="44"/>
+    <row r="26" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>2</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1</v>
+      </c>
+      <c r="D26" s="1">
+        <v>13</v>
+      </c>
+      <c r="G26" cm="1">
+        <f t="array" ref="G26">MMULT(TRANSPOSE(G23:G24),H23:H24)</f>
+        <v>0</v>
+      </c>
+      <c r="R26" s="1">
+        <v>-4</v>
+      </c>
+      <c r="T26" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T25)</f>
+        <v>=SQRT(MMULT(TRANSPOSE(R25:R27),R25:R27))</v>
+      </c>
     </row>
-    <row r="5" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="X5" s="44"/>
+    <row r="27" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="D27" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(D25)</f>
+        <v>=4*A25:A26+5*B25:B26</v>
+      </c>
+      <c r="G27" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G26)</f>
+        <v>=MMULT(TRANSPOSE(G23:G24),H23:H24)</v>
+      </c>
+      <c r="R27" s="1">
+        <v>-6</v>
+      </c>
+      <c r="T27" t="s">
+        <v>56</v>
+      </c>
     </row>
-    <row r="6" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="AF6" s="44"/>
+    <row r="28" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="R28" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(R25)</f>
+        <v>=O17:O19-P17:P19</v>
+      </c>
+      <c r="T28">
+        <f>SQRT(SUMXMY2(O17:O19,P17:P19))</f>
+        <v>9.3808315196468595</v>
+      </c>
     </row>
-    <row r="7" spans="1:32" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2870 lines deleted...]
-        <v>181</v>
+    <row r="29" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="T29" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T28)</f>
+        <v>=SQRT(SUMXMY2(O17:O19,P17:P19))</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:AG49"/>
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{920C4506-FB2A-469F-88B4-2E55225A1210}">
+  <dimension ref="A1:Y37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G1" sqref="G1"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="20" max="20" width="10.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="29" max="29" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="4.7109375" customWidth="1"/>
+    <col min="13" max="13" width="5.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-        <v>86</v>
+    <row r="1" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="C1" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" s="65"/>
+      <c r="H1" t="s">
+        <v>155</v>
+      </c>
+      <c r="N1" t="s">
+        <v>150</v>
+      </c>
+      <c r="T1" s="17" t="s">
+        <v>161</v>
+      </c>
+      <c r="Y1" s="63" t="s">
+        <v>157</v>
       </c>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" ref="B2:B7" si="0">(Y2-Y$8)</f>
+    <row r="2" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B2" s="1">
         <v>2</v>
       </c>
-      <c r="C2" s="200">
-        <f t="shared" ref="C2:E7" si="1">Z2-Z$8</f>
+      <c r="C2" s="1">
+        <v>0</v>
+      </c>
+      <c r="D2" s="1">
         <v>1</v>
       </c>
-      <c r="D2" s="200">
+      <c r="E2" s="1">
+        <v>2</v>
+      </c>
+      <c r="F2" s="1"/>
+      <c r="G2" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="H2" cm="1">
+        <f t="array" ref="H2:K5">[2]!SVD_U(B16:E19)</f>
+        <v>0.24113544445019341</v>
+      </c>
+      <c r="I2">
+        <v>0.26554005328615315</v>
+      </c>
+      <c r="J2">
+        <v>0.84238458284949225</v>
+      </c>
+      <c r="K2">
+        <v>0.4021571733888103</v>
+      </c>
+      <c r="L2" s="1"/>
+      <c r="M2" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="N2" cm="1">
+        <f t="array" ref="N2:R6">[2]!SVD_U(B8:E12)</f>
+        <v>4.6062910924865585E-2</v>
+      </c>
+      <c r="O2">
+        <v>0.24024907681505603</v>
+      </c>
+      <c r="P2">
+        <v>0.56152614229542008</v>
+      </c>
+      <c r="Q2">
+        <v>0.65180286962046119</v>
+      </c>
+      <c r="R2">
+        <v>0.44721359549995698</v>
+      </c>
+      <c r="T2" s="1" cm="1">
+        <f t="array" ref="T2:W6">1/SQRT(4)*B8:E12</f>
+        <v>-0.30000000000000004</v>
+      </c>
+      <c r="U2" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="V2" s="1">
+        <v>-0.4</v>
+      </c>
+      <c r="W2" s="1">
+        <v>-0.10000000000000009</v>
+      </c>
+      <c r="Y2" s="63" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B3" s="1">
+        <v>2</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0</v>
+      </c>
+      <c r="D3" s="1">
+        <v>3</v>
+      </c>
+      <c r="E3" s="1">
+        <v>6</v>
+      </c>
+      <c r="F3" s="1"/>
+      <c r="H3">
+        <v>0.13877979046348751</v>
+      </c>
+      <c r="I3">
+        <v>-0.16936111864346567</v>
+      </c>
+      <c r="J3">
+        <v>0.43146262014981612</v>
+      </c>
+      <c r="K3">
+        <v>-0.87515540829283833</v>
+      </c>
+      <c r="L3" s="1"/>
+      <c r="N3">
+        <v>-0.82113304314960278</v>
+      </c>
+      <c r="O3">
+        <v>-3.6357110660323465E-3</v>
+      </c>
+      <c r="P3">
+        <v>-0.35038506120238616</v>
+      </c>
+      <c r="Q3">
+        <v>5.4383967666183891E-2</v>
+      </c>
+      <c r="R3">
+        <v>0.44721359549995804</v>
+      </c>
+      <c r="T3" s="1">
+        <v>-0.30000000000000004</v>
+      </c>
+      <c r="U3" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="V3" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="W3" s="1">
+        <v>1.9</v>
+      </c>
+      <c r="Y3" s="63" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B4" s="1">
+        <v>4</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1">
+        <v>1</v>
+      </c>
+      <c r="E4" s="1">
+        <v>0</v>
+      </c>
+      <c r="F4" s="1"/>
+      <c r="H4">
+        <v>-0.30492950983131983</v>
+      </c>
+      <c r="I4">
+        <v>0.91251567096937847</v>
+      </c>
+      <c r="J4">
+        <v>-7.5257055816034049E-2</v>
+      </c>
+      <c r="K4">
+        <v>-0.26204869741946502</v>
+      </c>
+      <c r="L4" s="1"/>
+      <c r="N4">
+        <v>0.54411595015146819</v>
+      </c>
+      <c r="O4">
+        <v>-3.5698768671659553E-2</v>
+      </c>
+      <c r="P4">
+        <v>-0.66641542243331631</v>
+      </c>
+      <c r="Q4">
+        <v>0.24197916325401861</v>
+      </c>
+      <c r="R4">
+        <v>0.44721359549995765</v>
+      </c>
+      <c r="T4" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="U4" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="V4" s="1">
+        <v>-0.4</v>
+      </c>
+      <c r="W4" s="1">
+        <v>-1.1000000000000001</v>
+      </c>
+      <c r="Y4" s="63" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B5" s="1">
+        <v>2</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>0</v>
+      </c>
+      <c r="E5" s="1">
+        <v>2</v>
+      </c>
+      <c r="F5" s="1"/>
+      <c r="H5">
+        <v>-0.91083031417643812</v>
+      </c>
+      <c r="I5">
+        <v>-0.26099893070264835</v>
+      </c>
+      <c r="J5">
+        <v>0.31394999210199814</v>
+      </c>
+      <c r="K5">
+        <v>6.0853096950605888E-2</v>
+      </c>
+      <c r="L5" s="1"/>
+      <c r="N5">
+        <v>0.13653236789540799</v>
+      </c>
+      <c r="O5">
+        <v>0.57807399143640181</v>
+      </c>
+      <c r="P5">
+        <v>0.14345931667447384</v>
+      </c>
+      <c r="Q5">
+        <v>-0.65315296631107111</v>
+      </c>
+      <c r="R5">
+        <v>0.44721359549995854</v>
+      </c>
+      <c r="T5" s="1">
+        <v>-0.30000000000000004</v>
+      </c>
+      <c r="U5" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="V5" s="1">
+        <v>-0.9</v>
+      </c>
+      <c r="W5" s="1">
+        <v>-0.10000000000000009</v>
+      </c>
+      <c r="Y5" s="63" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B6" s="1">
+        <v>3</v>
+      </c>
+      <c r="C6" s="1">
+        <v>0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+      <c r="F6" s="1"/>
+      <c r="H6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H2)</f>
+        <v>=SVD_U(B16:E19)</v>
+      </c>
+      <c r="L6" s="1"/>
+      <c r="N6">
+        <v>9.4421814177860941E-2</v>
+      </c>
+      <c r="O6">
+        <v>-0.77898858851376729</v>
+      </c>
+      <c r="P6">
+        <v>0.31181502466581179</v>
+      </c>
+      <c r="Q6">
+        <v>-0.29501303422959024</v>
+      </c>
+      <c r="R6">
+        <v>0.44721359549995815</v>
+      </c>
+      <c r="T6" s="1">
+        <v>0.19999999999999996</v>
+      </c>
+      <c r="U6" s="1">
+        <v>-0.2</v>
+      </c>
+      <c r="V6" s="1">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W6" s="1">
+        <v>-0.60000000000000009</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="65" t="s">
+        <v>149</v>
+      </c>
+      <c r="D7" s="65"/>
+      <c r="N7" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(N2)</f>
+        <v>=SVD_U(B8:E12)</v>
+      </c>
+      <c r="T7" s="18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T2)</f>
+        <v>=1/SQRT(4)*B8:E12</v>
+      </c>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A8" s="1"/>
+      <c r="B8" s="60" cm="1">
+        <f t="array" ref="B8:B12">B2:B6-AVERAGE(B$2:B$6)</f>
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="C8" s="60" cm="1">
+        <f t="array" ref="C8:C12">C2:C6-AVERAGE(C$2:C$6)</f>
+        <v>-0.4</v>
+      </c>
+      <c r="D8" s="60" cm="1">
+        <f t="array" ref="D8:D12">D2:D6-AVERAGE(D$2:D$6)</f>
+        <v>-0.8</v>
+      </c>
+      <c r="E8" s="60" cm="1">
+        <f t="array" ref="E8:E12">E2:E6-AVERAGE(E$2:E$6)</f>
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="F8" s="58"/>
+      <c r="L8" s="58"/>
+    </row>
+    <row r="9" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="A9" s="1"/>
+      <c r="B9" s="60">
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="C9" s="60">
+        <v>-0.4</v>
+      </c>
+      <c r="D9" s="60">
+        <v>1.2</v>
+      </c>
+      <c r="E9" s="60">
+        <v>3.8</v>
+      </c>
+      <c r="F9" s="58"/>
+      <c r="G9" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="H9" cm="1">
+        <f t="array" ref="H9:K12">[2]!SVD_V(B16:E19)</f>
+        <v>0.24113544445019347</v>
+      </c>
+      <c r="I9">
+        <v>0.26554005328615343</v>
+      </c>
+      <c r="J9">
+        <v>0.84238458284949524</v>
+      </c>
+      <c r="K9">
+        <v>0.40215717338880635</v>
+      </c>
+      <c r="L9" s="58"/>
+      <c r="M9" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="N9" cm="1">
+        <f t="array" ref="N9:Q12">[2]!SVD_V(B8:E12)</f>
+        <v>0.24113544445019333</v>
+      </c>
+      <c r="O9">
+        <v>-0.26554005328615321</v>
+      </c>
+      <c r="P9">
+        <v>-0.84238458284949225</v>
+      </c>
+      <c r="Q9">
+        <v>0.40215717338881135</v>
+      </c>
+      <c r="T9" s="20" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10" s="1"/>
+      <c r="B10" s="60">
+        <v>1.4</v>
+      </c>
+      <c r="C10" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="D10" s="60">
+        <v>-0.8</v>
+      </c>
+      <c r="E10" s="60">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="F10" s="58"/>
+      <c r="H10">
+        <v>0.13877979046348743</v>
+      </c>
+      <c r="I10">
+        <v>-0.16936111864346562</v>
+      </c>
+      <c r="J10">
+        <v>0.4314626201498149</v>
+      </c>
+      <c r="K10">
+        <v>-0.87515540829286209</v>
+      </c>
+      <c r="L10" s="58"/>
+      <c r="N10">
+        <v>0.13877979046348735</v>
+      </c>
+      <c r="O10">
+        <v>0.1693611186434657</v>
+      </c>
+      <c r="P10">
+        <v>-0.43146262014981424</v>
+      </c>
+      <c r="Q10">
+        <v>-0.875155408292837</v>
+      </c>
+      <c r="T10" cm="1">
+        <f t="array" ref="T10:W14">[2]!SVD_D(T2:W6)</f>
+        <v>2.4522602166125664</v>
+      </c>
+      <c r="U10">
+        <v>0</v>
+      </c>
+      <c r="V10">
+        <v>0</v>
+      </c>
+      <c r="W10">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A11" s="1"/>
+      <c r="B11" s="60">
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="C11" s="60">
+        <v>0.6</v>
+      </c>
+      <c r="D11" s="60">
+        <v>-1.8</v>
+      </c>
+      <c r="E11" s="60">
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="F11" s="58"/>
+      <c r="H11">
+        <v>-0.30492950983131972</v>
+      </c>
+      <c r="I11">
+        <v>0.91251567096937847</v>
+      </c>
+      <c r="J11">
+        <v>-7.5257055816034785E-2</v>
+      </c>
+      <c r="K11">
+        <v>-0.26204869741947079</v>
+      </c>
+      <c r="L11" s="58"/>
+      <c r="N11">
+        <v>-0.30492950983131956</v>
+      </c>
+      <c r="O11">
+        <v>-0.91251567096937858</v>
+      </c>
+      <c r="P11">
+        <v>7.5257055816035062E-2</v>
+      </c>
+      <c r="Q11">
+        <v>-0.26204869741946568</v>
+      </c>
+      <c r="T11">
+        <v>0</v>
+      </c>
+      <c r="U11">
+        <v>1.6012389003716254</v>
+      </c>
+      <c r="V11">
+        <v>0</v>
+      </c>
+      <c r="W11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A12" s="1"/>
+      <c r="B12" s="60">
+        <v>0.39999999999999991</v>
+      </c>
+      <c r="C12" s="60">
+        <v>-0.4</v>
+      </c>
+      <c r="D12" s="60">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E12" s="60">
+        <v>-1.2000000000000002</v>
+      </c>
+      <c r="F12" s="58"/>
+      <c r="H12">
+        <v>-0.91083031417643845</v>
+      </c>
+      <c r="I12">
+        <v>-0.26099893070264824</v>
+      </c>
+      <c r="J12">
+        <v>0.31394999210199831</v>
+      </c>
+      <c r="K12">
+        <v>6.0853096950598616E-2</v>
+      </c>
+      <c r="L12" s="58"/>
+      <c r="N12">
+        <v>-0.91083031417643823</v>
+      </c>
+      <c r="O12">
+        <v>0.26099893070264829</v>
+      </c>
+      <c r="P12">
+        <v>-0.3139499921019982</v>
+      </c>
+      <c r="Q12">
+        <v>6.085309695060627E-2</v>
+      </c>
+      <c r="T12">
+        <v>0</v>
+      </c>
+      <c r="U12">
+        <v>0</v>
+      </c>
+      <c r="V12">
+        <v>0.60602712881275878</v>
+      </c>
+      <c r="W12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A13" s="1"/>
+      <c r="B13" s="18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B8)</f>
+        <v>=B2:B6-AVERAGE(B$2:B$6)</v>
+      </c>
+      <c r="C13" s="1"/>
+      <c r="D13" s="1"/>
+      <c r="H13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H9)</f>
+        <v>=SVD_V(B16:E19)</v>
+      </c>
+      <c r="N13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(N9)</f>
+        <v>=SVD_V(B8:E12)</v>
+      </c>
+      <c r="T13">
+        <v>0</v>
+      </c>
+      <c r="U13">
+        <v>0</v>
+      </c>
+      <c r="V13">
+        <v>0</v>
+      </c>
+      <c r="W13">
+        <v>0.23491473580625466</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A14" s="1"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="1"/>
+      <c r="D14" s="1"/>
+      <c r="T14">
+        <v>0</v>
+      </c>
+      <c r="U14">
+        <v>0</v>
+      </c>
+      <c r="V14">
+        <v>0</v>
+      </c>
+      <c r="W14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="C15" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="G15" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="H15" s="48" cm="1">
+        <f t="array" ref="H15:K18">[2]!SVD_D(B16:E19)</f>
+        <v>6.013580169980707</v>
+      </c>
+      <c r="I15">
+        <v>0</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
+      </c>
+      <c r="K15">
+        <v>0</v>
+      </c>
+      <c r="M15" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="N15" s="49" cm="1">
+        <f t="array" ref="N15:Q19">[2]!SVD_D(B8:E12)</f>
+        <v>4.9045204332251329</v>
+      </c>
+      <c r="O15">
+        <v>0</v>
+      </c>
+      <c r="P15">
+        <v>0</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="T15" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T10)</f>
+        <v>=SVD_D(T2:W6)</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B16" s="61" cm="1">
+        <f t="array" ref="B16:E19">1/4*MMULT(TRANSPOSE(B8:E12),B8:E12)</f>
+        <v>0.8</v>
+      </c>
+      <c r="C16" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="D16" s="61">
+        <v>0.15000000000000008</v>
+      </c>
+      <c r="E16" s="61">
+        <v>-1.4</v>
+      </c>
+      <c r="F16" s="1"/>
+      <c r="H16">
+        <v>0</v>
+      </c>
+      <c r="I16" s="48">
+        <v>2.5639660160633331</v>
+      </c>
+      <c r="J16">
+        <v>0</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16" s="1"/>
+      <c r="N16">
+        <v>0</v>
+      </c>
+      <c r="O16" s="49">
+        <v>3.2024778007432508</v>
+      </c>
+      <c r="P16">
+        <v>0</v>
+      </c>
+      <c r="Q16">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B17" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="C17" s="61">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="D17" s="61">
+        <v>-0.65</v>
+      </c>
+      <c r="E17" s="61">
+        <v>-0.6</v>
+      </c>
+      <c r="F17" s="1"/>
+      <c r="H17">
+        <v>0</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="J17" s="48">
+        <v>0.36726888085703518</v>
+      </c>
+      <c r="K17">
+        <v>0</v>
+      </c>
+      <c r="L17" s="1"/>
+      <c r="N17">
+        <v>0</v>
+      </c>
+      <c r="O17">
+        <v>0</v>
+      </c>
+      <c r="P17" s="49">
+        <v>1.2120542576255176</v>
+      </c>
+      <c r="Q17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23" ht="18" x14ac:dyDescent="0.35">
+      <c r="B18" s="61">
+        <v>0.15000000000000008</v>
+      </c>
+      <c r="C18" s="61">
+        <v>-0.65</v>
+      </c>
+      <c r="D18" s="61">
+        <v>2.7</v>
+      </c>
+      <c r="E18" s="61">
+        <v>1.05</v>
+      </c>
+      <c r="F18" s="1"/>
+      <c r="H18">
+        <v>0</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
+      </c>
+      <c r="K18" s="48">
+        <v>5.5184933098921293E-2</v>
+      </c>
+      <c r="L18" s="1"/>
+      <c r="N18">
+        <v>0</v>
+      </c>
+      <c r="O18">
+        <v>0</v>
+      </c>
+      <c r="P18">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="49">
+        <v>0.46982947161250932</v>
+      </c>
+      <c r="T18" s="20" t="s">
+        <v>135</v>
+      </c>
+      <c r="U18" s="20" t="s">
+        <v>136</v>
+      </c>
+      <c r="V18" s="20" t="s">
+        <v>137</v>
+      </c>
+      <c r="W18" s="20" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B19" s="61">
+        <v>-1.4</v>
+      </c>
+      <c r="C19" s="61">
+        <v>-0.6</v>
+      </c>
+      <c r="D19" s="61">
+        <v>1.05</v>
+      </c>
+      <c r="E19" s="61">
+        <v>5.2</v>
+      </c>
+      <c r="F19" s="1"/>
+      <c r="H19" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H15)</f>
+        <v>=SVD_D(B16:E19)</v>
+      </c>
+      <c r="L19" s="1"/>
+      <c r="N19">
+        <v>0</v>
+      </c>
+      <c r="O19">
+        <v>0</v>
+      </c>
+      <c r="P19">
+        <v>0</v>
+      </c>
+      <c r="Q19">
+        <v>0</v>
+      </c>
+      <c r="T19" s="48">
+        <f>B23</f>
+        <v>6.0135801699807105</v>
+      </c>
+      <c r="U19" s="48">
+        <f>C23</f>
+        <v>2.5639660160633322</v>
+      </c>
+      <c r="V19" s="48">
+        <f>D23</f>
+        <v>0.36726888085703607</v>
+      </c>
+      <c r="W19" s="48">
+        <f>E23</f>
+        <v>5.5184933098922424E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B20" s="18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B16)</f>
+        <v>=1/4*MMULT(TRANSPOSE(B8:E12),B8:E12)</v>
+      </c>
+      <c r="C20" s="1"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="L20" s="15"/>
+      <c r="N20" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(N15)</f>
+        <v>=SVD_D(B8:E12)</v>
+      </c>
+      <c r="T20" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T19)</f>
+        <v>=B23</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="H21" t="s">
+        <v>156</v>
+      </c>
+      <c r="T21" s="48">
+        <f>(T26^2)/4</f>
+        <v>6.0135801699807114</v>
+      </c>
+      <c r="U21" s="48">
+        <f t="shared" ref="U21:W21" si="0">(U26^2)/4</f>
+        <v>2.5639660160633322</v>
+      </c>
+      <c r="V21" s="48">
+        <f t="shared" si="0"/>
+        <v>0.36726888085703613</v>
+      </c>
+      <c r="W21" s="48">
+        <f t="shared" si="0"/>
+        <v>5.5184933098922424E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" ht="18" x14ac:dyDescent="0.35">
+      <c r="C22" t="s">
+        <v>165</v>
+      </c>
+      <c r="H22" s="61" cm="1">
+        <f t="array" ref="H22:K25">MMULT(H2:K5,MMULT(H15:K18,TRANSPOSE(H9:K12)))</f>
+        <v>0.79999999999999905</v>
+      </c>
+      <c r="I22" s="61">
+        <v>0.2</v>
+      </c>
+      <c r="J22" s="61">
+        <v>0.14999999999999947</v>
+      </c>
+      <c r="K22" s="61">
+        <v>-1.4000000000000004</v>
+      </c>
+      <c r="N22" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="T22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T21)</f>
+        <v>=(T26^2)/4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A23" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B23" s="45" cm="1">
+        <f t="array" ref="B23:E29">[2]!eigVECTSym(B16:E19)</f>
+        <v>6.0135801699807105</v>
+      </c>
+      <c r="C23" s="46">
+        <v>2.5639660160633322</v>
+      </c>
+      <c r="D23" s="46">
+        <v>0.36726888085703607</v>
+      </c>
+      <c r="E23" s="47">
+        <v>5.5184933098922424E-2</v>
+      </c>
+      <c r="H23" s="61">
+        <v>0.20000000000000157</v>
+      </c>
+      <c r="I23" s="61">
+        <v>0.30000000000000115</v>
+      </c>
+      <c r="J23" s="61">
+        <v>-0.65000000000000047</v>
+      </c>
+      <c r="K23" s="61">
+        <v>-0.6</v>
+      </c>
+      <c r="N23">
+        <f>B23</f>
+        <v>6.0135801699807105</v>
+      </c>
+      <c r="O23">
+        <v>0</v>
+      </c>
+      <c r="P23">
+        <v>0</v>
+      </c>
+      <c r="Q23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A24" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B24" s="37">
+        <v>-0.24113544445019341</v>
+      </c>
+      <c r="C24" s="38">
+        <v>-0.2655400532861536</v>
+      </c>
+      <c r="D24" s="38">
+        <v>-0.84238458284949336</v>
+      </c>
+      <c r="E24" s="39">
+        <v>-0.40215717338881252</v>
+      </c>
+      <c r="H24" s="61">
+        <v>0.15000000000000016</v>
+      </c>
+      <c r="I24" s="61">
+        <v>-0.65</v>
+      </c>
+      <c r="J24" s="61">
+        <v>2.7000000000000006</v>
+      </c>
+      <c r="K24" s="61">
+        <v>1.0500000000000016</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24">
+        <f>C23</f>
+        <v>2.5639660160633322</v>
+      </c>
+      <c r="P24">
+        <v>0</v>
+      </c>
+      <c r="Q24">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23" ht="18" x14ac:dyDescent="0.35">
+      <c r="B25" s="40">
+        <v>-0.13877979046348732</v>
+      </c>
+      <c r="C25">
+        <v>0.16936111864346576</v>
+      </c>
+      <c r="D25">
+        <v>-0.43146262014981346</v>
+      </c>
+      <c r="E25" s="41">
+        <v>0.875155408292837</v>
+      </c>
+      <c r="H25" s="61">
+        <v>-1.3999999999999997</v>
+      </c>
+      <c r="I25" s="61">
+        <v>-0.59999999999999976</v>
+      </c>
+      <c r="J25" s="61">
+        <v>1.0499999999999998</v>
+      </c>
+      <c r="K25" s="61">
+        <v>5.1999999999999984</v>
+      </c>
+      <c r="N25">
+        <v>0</v>
+      </c>
+      <c r="O25">
+        <v>0</v>
+      </c>
+      <c r="P25">
+        <f>D23</f>
+        <v>0.36726888085703607</v>
+      </c>
+      <c r="Q25">
+        <v>0</v>
+      </c>
+      <c r="T25" s="20" t="s">
+        <v>139</v>
+      </c>
+      <c r="U25" s="20" t="s">
+        <v>140</v>
+      </c>
+      <c r="V25" s="20" t="s">
+        <v>141</v>
+      </c>
+      <c r="W25" s="20" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B26" s="40">
+        <v>0.30492950983131945</v>
+      </c>
+      <c r="C26">
+        <v>-0.91251567096937847</v>
+      </c>
+      <c r="D26">
+        <v>7.5257055816034965E-2</v>
+      </c>
+      <c r="E26" s="41">
+        <v>0.26204869741946513</v>
+      </c>
+      <c r="H26" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H22)</f>
+        <v>=MMULT(H2:K5,MMULT(H15:K18,TRANSPOSE(H9:K12)))</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+      <c r="O26">
+        <v>0</v>
+      </c>
+      <c r="P26">
+        <v>0</v>
+      </c>
+      <c r="Q26">
+        <f>E23</f>
+        <v>5.5184933098922424E-2</v>
+      </c>
+      <c r="T26" s="49">
+        <f>N15</f>
+        <v>4.9045204332251329</v>
+      </c>
+      <c r="U26" s="49">
+        <f>O16</f>
+        <v>3.2024778007432508</v>
+      </c>
+      <c r="V26" s="49">
+        <f>P17</f>
+        <v>1.2120542576255176</v>
+      </c>
+      <c r="W26" s="49">
+        <f>Q18</f>
+        <v>0.46982947161250932</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B27" s="42">
+        <v>0.91083031417643845</v>
+      </c>
+      <c r="C27" s="43">
+        <v>0.26099893070264818</v>
+      </c>
+      <c r="D27" s="43">
+        <v>-0.31394999210199842</v>
+      </c>
+      <c r="E27" s="44">
+        <v>-6.0853096950606769E-2</v>
+      </c>
+      <c r="T27" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T26)</f>
+        <v>=N15</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B28">
+        <v>2.2982024803634362E-13</v>
+      </c>
+      <c r="C28">
+        <v>2.5134066785849668E-14</v>
+      </c>
+      <c r="D28">
+        <v>6.2510106390692479E-16</v>
+      </c>
+      <c r="E28">
+        <v>-9.6540522635380689E-17</v>
+      </c>
+      <c r="T28" s="49">
+        <f>SQRT(4*B23)</f>
+        <v>4.9045204332251329</v>
+      </c>
+      <c r="U28" s="49">
+        <f>SQRT(4*C23)</f>
+        <v>3.2024778007432508</v>
+      </c>
+      <c r="V28" s="49">
+        <f>SQRT(4*D23)</f>
+        <v>1.2120542576255176</v>
+      </c>
+      <c r="W28" s="49">
+        <f>SQRT(4*E23)</f>
+        <v>0.46982947161250932</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" ht="18" x14ac:dyDescent="0.35">
+      <c r="B29">
+        <v>1.9984014443252818E-15</v>
+      </c>
+      <c r="C29">
+        <v>1.4432899320127035E-15</v>
+      </c>
+      <c r="D29">
+        <v>4.4408920985006262E-16</v>
+      </c>
+      <c r="E29">
+        <v>2.2204460492503131E-16</v>
+      </c>
+      <c r="O29" t="s">
+        <v>151</v>
+      </c>
+      <c r="T29" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T28)</f>
+        <v>=SQRT(4*B23)</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="B30" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B23)</f>
+        <v>=eigVECTSym(B16:E19)</v>
+      </c>
+      <c r="N30" s="52" cm="1">
+        <f t="array" ref="N30:Q34">MMULT(N2:R6,MMULT(N15:Q19,TRANSPOSE(N9:Q12)))</f>
+        <v>-0.60000000000000109</v>
+      </c>
+      <c r="O30" s="52">
+        <v>-0.40000000000000246</v>
+      </c>
+      <c r="P30" s="51">
+        <v>-0.79999999999999838</v>
+      </c>
+      <c r="Q30" s="51">
+        <v>-0.20000000000000154</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="N31" s="52">
+        <v>-0.60000000000000109</v>
+      </c>
+      <c r="O31" s="52">
+        <v>-0.40000000000000024</v>
+      </c>
+      <c r="P31" s="51">
+        <v>1.2000000000000006</v>
+      </c>
+      <c r="Q31" s="51">
+        <v>3.8000000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23" ht="18" x14ac:dyDescent="0.35">
+      <c r="B32" t="s">
+        <v>166</v>
+      </c>
+      <c r="N32" s="52">
+        <v>1.3999999999999972</v>
+      </c>
+      <c r="O32" s="52">
+        <v>0.59999999999999976</v>
+      </c>
+      <c r="P32" s="51">
+        <v>-0.80000000000000071</v>
+      </c>
+      <c r="Q32" s="51">
+        <v>-2.2000000000000006</v>
+      </c>
+      <c r="T32">
+        <f>T10</f>
+        <v>2.4522602166125664</v>
+      </c>
+      <c r="U32">
+        <f>U11</f>
+        <v>1.6012389003716254</v>
+      </c>
+      <c r="V32">
+        <f>V12</f>
+        <v>0.60602712881275878</v>
+      </c>
+      <c r="W32">
+        <f>W13</f>
+        <v>0.23491473580625466</v>
+      </c>
+    </row>
+    <row r="33" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B33" s="53" cm="1">
+        <f t="array" ref="B33:E36">MMULT(B24:E27,MMULT(N23:Q26,TRANSPOSE(B24:E27)))</f>
+        <v>0.80000000000000038</v>
+      </c>
+      <c r="C33" s="53">
+        <v>0.19999999999999982</v>
+      </c>
+      <c r="D33" s="53">
+        <v>0.15000000000000036</v>
+      </c>
+      <c r="E33" s="53">
+        <v>-1.4000000000000004</v>
+      </c>
+      <c r="N33" s="52">
+        <v>-0.59999999999999731</v>
+      </c>
+      <c r="O33" s="52">
+        <v>0.60000000000000031</v>
+      </c>
+      <c r="P33" s="51">
+        <v>-1.7999999999999985</v>
+      </c>
+      <c r="Q33" s="51">
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="T33" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T32)</f>
+        <v>=T10</v>
+      </c>
+    </row>
+    <row r="34" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B34" s="53">
+        <v>0.19999999999999984</v>
+      </c>
+      <c r="C34" s="53">
+        <v>0.3000000000000001</v>
+      </c>
+      <c r="D34" s="53">
+        <v>-0.65</v>
+      </c>
+      <c r="E34" s="53">
+        <v>-0.6</v>
+      </c>
+      <c r="N34" s="52">
+        <v>0.4000000000000003</v>
+      </c>
+      <c r="O34" s="52">
+        <v>-0.40000000000000085</v>
+      </c>
+      <c r="P34" s="51">
+        <v>2.2000000000000006</v>
+      </c>
+      <c r="Q34" s="51">
+        <v>-1.2000000000000002</v>
+      </c>
+      <c r="T34" s="48">
+        <f>T32^2</f>
+        <v>6.0135801699807114</v>
+      </c>
+      <c r="U34" s="48">
+        <f t="shared" ref="U34:W34" si="1">U32^2</f>
+        <v>2.5639660160633322</v>
+      </c>
+      <c r="V34" s="48">
         <f t="shared" si="1"/>
-        <v>-1.3333333333333335</v>
-[...1 lines deleted...]
-      <c r="E2" s="201">
+        <v>0.36726888085703613</v>
+      </c>
+      <c r="W34" s="48">
         <f t="shared" si="1"/>
-        <v>-2.1666666666666665</v>
-[...54 lines deleted...]
-        <v>1</v>
+        <v>5.5184933098922424E-2</v>
       </c>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.25">
-[...69 lines deleted...]
-        <v>2</v>
+    <row r="35" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B35" s="53">
+        <v>0.15000000000000019</v>
+      </c>
+      <c r="C35" s="53">
+        <v>-0.65</v>
+      </c>
+      <c r="D35" s="54">
+        <v>2.6999999999999988</v>
+      </c>
+      <c r="E35" s="54">
+        <v>1.0500000000000007</v>
+      </c>
+      <c r="F35" s="50"/>
+      <c r="L35" s="50"/>
+      <c r="N35" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(N30)</f>
+        <v>=MMULT(N2:R6,MMULT(N15:Q19,TRANSPOSE(N9:Q12)))</v>
+      </c>
+      <c r="T35" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T34)</f>
+        <v>=T32^2</v>
       </c>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.25">
-[...70 lines deleted...]
-      </c>
+    <row r="36" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B36" s="53">
+        <v>-1.4000000000000004</v>
+      </c>
+      <c r="C36" s="53">
+        <v>-0.6</v>
+      </c>
+      <c r="D36" s="54">
+        <v>1.0500000000000005</v>
+      </c>
+      <c r="E36" s="54">
+        <v>5.2000000000000028</v>
+      </c>
+      <c r="F36" s="50"/>
+      <c r="L36" s="50"/>
     </row>
-    <row r="5" spans="1:33" x14ac:dyDescent="0.25">
-[...2298 lines deleted...]
-        <v>=MMULT(Q19:V24,MMULT(Q35:T40,TRANSPOSE(Q28:T31)))</v>
+    <row r="37" spans="2:23" x14ac:dyDescent="0.25">
+      <c r="B37" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B33)</f>
+        <v>=MMULT(B24:E27,MMULT(N23:Q26,TRANSPOSE(B24:E27)))</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="C1:D1"/>
+    <mergeCell ref="C7:D7"/>
+  </mergeCells>
+  <phoneticPr fontId="13" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:O34"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{088ACACC-FAA5-4EF8-AB62-98899D218CAE}">
+  <dimension ref="A1:U15"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...800 lines deleted...]
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="O23" sqref="O23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="L1" s="65"/>
+      <c r="N1" t="s">
+        <v>72</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A2" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="D2" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="E2" s="65"/>
+      <c r="G2" s="65" t="s">
+        <v>76</v>
+      </c>
+      <c r="H2" s="65"/>
+      <c r="I2" s="1"/>
+      <c r="K2" s="1">
+        <v>2</v>
+      </c>
+      <c r="L2" s="1">
+        <v>3</v>
+      </c>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1">
+        <v>2</v>
+      </c>
+      <c r="P2" s="1" cm="1">
+        <f t="array" ref="P2:P3">MMULT(K2:L3,N2:N3)</f>
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1">
         <v>10</v>
       </c>
-      <c r="C1" t="s">
-[...5 lines deleted...]
-      <c r="E1" t="s">
+      <c r="C3" s="1"/>
+      <c r="D3" s="1">
+        <v>8</v>
+      </c>
+      <c r="E3" s="1">
+        <v>5</v>
+      </c>
+      <c r="G3" s="1" cm="1">
+        <f t="array" ref="G3:H4">A3:B4+D3:E4</f>
+        <v>10</v>
+      </c>
+      <c r="H3" s="1">
         <v>15</v>
       </c>
-      <c r="J1" t="s">
-        <v>14</v>
+      <c r="I3" s="1"/>
+      <c r="K3" s="1">
+        <v>-1</v>
+      </c>
+      <c r="L3" s="1">
+        <v>5</v>
+      </c>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1">
+        <v>1</v>
+      </c>
+      <c r="P3" s="1">
+        <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-      <c r="A2" s="6">
+    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>20</v>
+      </c>
+      <c r="B4" s="1">
+        <v>15</v>
+      </c>
+      <c r="C4" s="1"/>
+      <c r="D4" s="1">
+        <v>15</v>
+      </c>
+      <c r="E4" s="1">
+        <v>25</v>
+      </c>
+      <c r="G4" s="1">
+        <v>35</v>
+      </c>
+      <c r="H4" s="1">
+        <v>40</v>
+      </c>
+      <c r="I4" s="1"/>
+      <c r="P4" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(P2)</f>
+        <v>=MMULT(K2:L3,N2:N3)</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="G5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G3)</f>
+        <v>=A3:B4+D3:E4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="K6" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="L6" s="65"/>
+      <c r="N6" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="O6" s="65"/>
+      <c r="Q6" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="R6" s="65"/>
+      <c r="T6" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="U6" s="65"/>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A7" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="B7" s="65"/>
+      <c r="D7" t="s">
+        <v>74</v>
+      </c>
+      <c r="F7" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" s="65"/>
+      <c r="K7" s="1">
+        <v>1</v>
+      </c>
+      <c r="L7" s="1">
         <v>2</v>
       </c>
-      <c r="C2" t="s">
-[...3 lines deleted...]
-        <f t="array" ref="E2">SUM(ABS(A2:A4))</f>
+      <c r="N7" s="1">
+        <v>5</v>
+      </c>
+      <c r="O7" s="1">
         <v>6</v>
       </c>
-      <c r="F2" t="str">
-[...4 lines deleted...]
-        <v>12</v>
+      <c r="Q7" s="1" cm="1">
+        <f t="array" ref="Q7:R8">MMULT(K7:L8,N7:O8)</f>
+        <v>19</v>
+      </c>
+      <c r="R7" s="1">
+        <v>22</v>
+      </c>
+      <c r="T7" s="1" cm="1">
+        <f t="array" ref="T7:U8">MMULT(N7:O8,K7:L8)</f>
+        <v>23</v>
+      </c>
+      <c r="U7" s="1">
+        <v>34</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-      <c r="A3" s="7">
+    <row r="8" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
         <v>1</v>
       </c>
-      <c r="C3" t="s">
-[...11 lines deleted...]
-        <v>16</v>
+      <c r="B8" s="1">
+        <v>2</v>
+      </c>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1">
+        <v>10</v>
+      </c>
+      <c r="F8" s="1" cm="1">
+        <f t="array" ref="F8:G9">D8*A8:B9</f>
+        <v>10</v>
+      </c>
+      <c r="G8" s="1">
+        <v>20</v>
+      </c>
+      <c r="K8" s="1">
+        <v>3</v>
+      </c>
+      <c r="L8" s="1">
+        <v>4</v>
+      </c>
+      <c r="N8" s="1">
+        <v>7</v>
+      </c>
+      <c r="O8" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q8" s="1">
+        <v>43</v>
+      </c>
+      <c r="R8" s="1">
+        <v>50</v>
+      </c>
+      <c r="T8" s="1">
+        <v>31</v>
+      </c>
+      <c r="U8" s="1">
+        <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-      <c r="A4" s="8">
+    <row r="9" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
         <v>3</v>
       </c>
-      <c r="C4" t="s">
-[...14 lines deleted...]
-        <v>17</v>
+      <c r="B9" s="1">
+        <v>4</v>
+      </c>
+      <c r="C9" s="1"/>
+      <c r="D9" s="1"/>
+      <c r="F9" s="1">
+        <v>30</v>
+      </c>
+      <c r="G9" s="1">
+        <v>40</v>
+      </c>
+      <c r="Q9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(Q7)</f>
+        <v>=MMULT(K7:L8,N7:O8)</v>
+      </c>
+      <c r="T9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T7)</f>
+        <v>=MMULT(N7:O8,K7:L8)</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-        <f>MAX(A2:A4)</f>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="F10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F8)</f>
+        <v>=D8*A8:B9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A12" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="65"/>
+      <c r="D12" s="65" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" s="65"/>
+      <c r="F12" s="65"/>
+      <c r="H12" s="65" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="65"/>
+      <c r="J12" s="65"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>1</v>
+      </c>
+      <c r="B13" s="1">
+        <v>-2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>1</v>
+      </c>
+      <c r="E13" s="1">
+        <v>2</v>
+      </c>
+      <c r="F13" s="1">
         <v>3</v>
       </c>
-      <c r="F5" t="str">
-[...4 lines deleted...]
-        <v>19</v>
+      <c r="H13" s="1" cm="1">
+        <f t="array" ref="H13:J14">MMULT(A13:B14,D13:F14)</f>
+        <v>-7</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-8</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-9</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-        <v>20</v>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>2</v>
+      </c>
+      <c r="B14" s="1">
+        <v>0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>4</v>
+      </c>
+      <c r="E14" s="1">
+        <v>5</v>
+      </c>
+      <c r="F14" s="1">
+        <v>6</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2</v>
+      </c>
+      <c r="I14" s="1">
+        <v>4</v>
+      </c>
+      <c r="J14" s="1">
+        <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="18" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-        <v>24</v>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="H15" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H13)</f>
+        <v>=MMULT(A13:B14,D13:F14)</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="D2:E2"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="D12:F12"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="K1:L1"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="T6:U6"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5A6C1F8-B7A0-44C6-9F39-60BFE19E2F69}">
-  <dimension ref="A1:AC20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50B5DEC7-677B-45A0-A8C8-C7C707B73E65}">
+  <dimension ref="A1:N50"/>
   <sheetViews>
-    <sheetView topLeftCell="O1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K17" sqref="K17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="26" width="4.7109375" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B1" s="2" t="s">
+    <row r="1" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="J1" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2</v>
+      </c>
+      <c r="C2" s="1">
+        <v>3</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4</v>
+      </c>
+      <c r="E2" s="1">
+        <v>5</v>
+      </c>
+      <c r="G2" t="s">
+        <v>92</v>
+      </c>
+      <c r="J2" t="e" cm="1">
+        <f t="array" ref="J2">MINVERSE(A2:E6)</f>
+        <v>#NUM!</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>5</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4</v>
+      </c>
+      <c r="C3" s="1">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1">
+        <v>1</v>
+      </c>
+      <c r="G3">
+        <f>MDETERM(A2:E6)</f>
         <v>0</v>
       </c>
-      <c r="E1" t="s">
+      <c r="J3" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(J2)</f>
+        <v>=MINVERSE(A2:E6)</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>11</v>
+      </c>
+      <c r="B4" s="1">
+        <v>12</v>
+      </c>
+      <c r="C4" s="1">
+        <v>13</v>
+      </c>
+      <c r="D4" s="1">
+        <v>14</v>
+      </c>
+      <c r="E4" s="1">
+        <v>15</v>
+      </c>
+      <c r="G4" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G3)</f>
+        <v>=MDETERM(A2:E6)</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>14</v>
+      </c>
+      <c r="C5" s="1">
+        <v>13</v>
+      </c>
+      <c r="D5" s="1">
+        <v>12</v>
+      </c>
+      <c r="E5" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
         <v>1</v>
       </c>
-      <c r="H1" t="s">
-[...2 lines deleted...]
-      <c r="O1" t="s">
+      <c r="B6" s="1">
+        <v>2</v>
+      </c>
+      <c r="C6" s="1">
+        <v>3</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4</v>
+      </c>
+      <c r="E6" s="1">
         <v>5</v>
       </c>
-      <c r="V1" s="42" t="s">
-[...3 lines deleted...]
-        <f>COUNT(B2:D4)</f>
+    </row>
+    <row r="8" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="65"/>
+      <c r="J8" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="K8" s="65"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="65"/>
+      <c r="N8" s="65"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>1</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2</v>
+      </c>
+      <c r="C9" s="1">
+        <v>3</v>
+      </c>
+      <c r="D9" s="1">
+        <v>4</v>
+      </c>
+      <c r="E9" s="1">
+        <v>5</v>
+      </c>
+      <c r="G9" t="s">
+        <v>65</v>
+      </c>
+      <c r="J9" cm="1">
+        <f t="array" ref="J9:N13">MINVERSE(A9:E13)</f>
+        <v>72638703667263.234</v>
+      </c>
+      <c r="K9">
+        <v>0.76190476190476186</v>
+      </c>
+      <c r="L9">
+        <v>0</v>
+      </c>
+      <c r="M9">
+        <v>-290554814669064.19</v>
+      </c>
+      <c r="N9">
+        <v>217916111001799.06</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>6</v>
+      </c>
+      <c r="B10" s="1">
+        <v>7</v>
+      </c>
+      <c r="C10" s="1">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1">
         <v>9</v>
       </c>
-      <c r="X1" t="str">
-[...12 lines deleted...]
-        <v>=COUNT(B2:D4)</v>
+      <c r="E10" s="1">
+        <v>10</v>
+      </c>
+      <c r="G10">
+        <f>MDETERM(A9:E13)</f>
+        <v>-2.7150157746293336E-44</v>
+      </c>
+      <c r="J10">
+        <v>-3525247087352003.5</v>
+      </c>
+      <c r="K10">
+        <v>4785074604081151</v>
+      </c>
+      <c r="L10">
+        <v>-562949953421312</v>
+      </c>
+      <c r="M10">
+        <v>871664444007192.75</v>
+      </c>
+      <c r="N10">
+        <v>-1568542007315027.5</v>
       </c>
     </row>
-    <row r="2" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B2" s="9">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>11</v>
+      </c>
+      <c r="B11" s="1">
+        <v>12</v>
+      </c>
+      <c r="C11" s="1">
+        <v>13</v>
+      </c>
+      <c r="D11" s="1">
+        <v>14</v>
+      </c>
+      <c r="E11" s="1">
+        <v>15</v>
+      </c>
+      <c r="G11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G10)</f>
+        <v>=MDETERM(A9:E13)</v>
+      </c>
+      <c r="J11">
+        <v>3382239639507077</v>
+      </c>
+      <c r="K11">
+        <v>-5066549580791808</v>
+      </c>
+      <c r="L11">
+        <v>1125899906842624</v>
+      </c>
+      <c r="M11">
+        <v>-581109629338128.5</v>
+      </c>
+      <c r="N11">
+        <v>1139519663780236.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>16</v>
+      </c>
+      <c r="B12" s="1">
+        <v>17</v>
+      </c>
+      <c r="C12" s="1">
+        <v>18</v>
+      </c>
+      <c r="D12" s="1">
+        <v>19</v>
+      </c>
+      <c r="E12" s="1">
+        <v>20</v>
+      </c>
+      <c r="J12">
+        <v>3520707168372803</v>
+      </c>
+      <c r="K12">
+        <v>-4222124650659840</v>
+      </c>
+      <c r="L12">
+        <v>-562949953421312</v>
+      </c>
+      <c r="M12">
+        <v>-290554814669064.25</v>
+      </c>
+      <c r="N12">
+        <v>1554922250377414</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>21</v>
+      </c>
+      <c r="B13" s="1">
+        <v>22</v>
+      </c>
+      <c r="C13" s="1">
+        <v>23</v>
+      </c>
+      <c r="D13" s="1">
+        <v>24</v>
+      </c>
+      <c r="E13" s="1">
+        <v>25</v>
+      </c>
+      <c r="J13">
+        <v>-3450338424195139</v>
+      </c>
+      <c r="K13">
+        <v>4503599627370496</v>
+      </c>
+      <c r="L13">
+        <v>0</v>
+      </c>
+      <c r="M13">
+        <v>290554814669064.25</v>
+      </c>
+      <c r="N13">
+        <v>-1343816017844422</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="J14" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(J9)</f>
+        <v>=MINVERSE(A9:E13)</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="65"/>
+      <c r="E16" s="65"/>
+      <c r="J16" s="65" t="s">
+        <v>87</v>
+      </c>
+      <c r="K16" s="65"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="65"/>
+      <c r="N16" s="65"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>1</v>
+      </c>
+      <c r="B17" s="1">
         <v>2</v>
       </c>
-      <c r="C2" s="10">
+      <c r="C17" s="1">
         <v>3</v>
       </c>
-      <c r="D2" s="11">
+      <c r="D17" s="1">
         <v>4</v>
       </c>
-      <c r="E2" s="1">
-[...8 lines deleted...]
-        <f>(B2-AVERAGE(B$2:B$4))/_xlfn.STDEV.S(B$2:B$4)</f>
+      <c r="E17" s="1">
+        <v>5</v>
+      </c>
+      <c r="G17" t="s">
+        <v>86</v>
+      </c>
+      <c r="J17" cm="1">
+        <f t="array" ref="J17:N21">MINVERSE(A17:E21)</f>
+        <v>-0.10426454644018802</v>
+      </c>
+      <c r="K17">
+        <v>0.25262016624503075</v>
+      </c>
+      <c r="L17">
+        <v>6.9750632453921227E-2</v>
+      </c>
+      <c r="M17">
+        <v>-4.7162992410552954E-2</v>
+      </c>
+      <c r="N17">
+        <v>2.6743765811348023E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4</v>
+      </c>
+      <c r="C18" s="1">
+        <v>3</v>
+      </c>
+      <c r="D18" s="1">
+        <v>1</v>
+      </c>
+      <c r="E18" s="1">
+        <v>1</v>
+      </c>
+      <c r="G18">
+        <f>MDETERM(A17:E21)</f>
+        <v>5533.9999999999991</v>
+      </c>
+      <c r="J18">
+        <v>-0.33447777376219739</v>
+      </c>
+      <c r="K18">
+        <v>0.41525117455728228</v>
+      </c>
+      <c r="L18">
+        <v>0.12323816407661728</v>
+      </c>
+      <c r="M18">
+        <v>2.547885796891939E-2</v>
+      </c>
+      <c r="N18">
+        <v>-7.1919045898084608E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A19" s="1">
         <v>0</v>
       </c>
-      <c r="I2" s="19">
-[...4 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="B19" s="1">
+        <v>-3</v>
+      </c>
+      <c r="C19" s="1">
+        <v>-3</v>
+      </c>
+      <c r="D19" s="1">
+        <v>7</v>
+      </c>
+      <c r="E19" s="1">
+        <v>8</v>
+      </c>
+      <c r="G19" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G18)</f>
+        <v>=MDETERM(A17:E21)</v>
+      </c>
+      <c r="J19">
+        <v>0.49439826526924469</v>
+      </c>
+      <c r="K19">
+        <v>-0.38850740874593431</v>
+      </c>
+      <c r="L19">
+        <v>-0.23888688109866282</v>
+      </c>
+      <c r="M19">
+        <v>-6.8666425731839231E-3</v>
+      </c>
+      <c r="N19">
+        <v>6.9027827972533526E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A20" s="1">
+        <v>-11</v>
+      </c>
+      <c r="B20" s="1">
+        <v>12</v>
+      </c>
+      <c r="C20" s="1">
+        <v>5</v>
+      </c>
+      <c r="D20" s="1">
+        <v>8</v>
+      </c>
+      <c r="E20" s="1">
+        <v>5</v>
+      </c>
+      <c r="J20">
+        <v>2.6201662450307188E-2</v>
+      </c>
+      <c r="K20">
+        <v>-8.6013733285146346E-2</v>
+      </c>
+      <c r="L20">
+        <v>2.0599927719551863E-2</v>
+      </c>
+      <c r="M20">
+        <v>4.8247199132634623E-2</v>
+      </c>
+      <c r="N20">
+        <v>0.22551499819298879</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>3</v>
+      </c>
+      <c r="B21" s="1">
+        <v>-1</v>
+      </c>
+      <c r="C21" s="1">
         <v>0</v>
       </c>
-      <c r="K2" t="str">
-[...35 lines deleted...]
-        <v>=1/SQRT(AB1)</v>
+      <c r="D21" s="1">
+        <v>2</v>
+      </c>
+      <c r="E21" s="1">
+        <v>-2</v>
+      </c>
+      <c r="J21">
+        <v>3.7043729671123966E-2</v>
+      </c>
+      <c r="K21">
+        <v>8.5290928803758589E-2</v>
+      </c>
+      <c r="L21">
+        <v>6.3606794362125046E-2</v>
+      </c>
+      <c r="M21">
+        <v>-3.5236718467654506E-2</v>
+      </c>
+      <c r="N21">
+        <v>-0.1984098301409469</v>
       </c>
     </row>
-    <row r="3" spans="1:29" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-        <v>=1/SQRT(AB1-1)</v>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="J22" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(J17)</f>
+        <v>=MINVERSE(A17:E21)</v>
       </c>
     </row>
-    <row r="4" spans="1:29" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      </c>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A24" s="1"/>
+      <c r="B24" s="1"/>
+      <c r="D24" s="1"/>
     </row>
-    <row r="5" spans="1:29" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      </c>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A25" s="1"/>
+      <c r="B25" s="1"/>
+      <c r="D25" s="1"/>
     </row>
-    <row r="6" spans="1:29" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      </c>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A26" s="1"/>
+      <c r="B26" s="1"/>
+      <c r="D26" s="18"/>
     </row>
-    <row r="7" spans="1:29" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      </c>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A27" s="1"/>
+      <c r="B27" s="1"/>
+      <c r="D27" s="1"/>
     </row>
-    <row r="8" spans="1:29" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      </c>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="D28" s="18"/>
     </row>
-    <row r="9" spans="1:29" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      </c>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
     </row>
-    <row r="10" spans="1:29" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      </c>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" s="1"/>
+      <c r="C30" s="1"/>
+      <c r="I30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
     </row>
-    <row r="11" spans="1:29" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      </c>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A31" s="1"/>
+      <c r="I31" s="1"/>
     </row>
-    <row r="12" spans="1:29" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      </c>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A32" s="1"/>
+      <c r="I32" s="1"/>
     </row>
-    <row r="13" spans="1:29" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      </c>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="H33" s="1"/>
+      <c r="L33" s="1"/>
     </row>
-    <row r="14" spans="1:29" x14ac:dyDescent="0.25">
-[...44 lines deleted...]
-      </c>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A34" s="1"/>
+      <c r="H34" s="19"/>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1"/>
     </row>
-    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
-[...22 lines deleted...]
-      </c>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
     </row>
-    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      </c>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+      <c r="N36" s="1"/>
     </row>
-    <row r="17" spans="2:19" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-      </c>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
     </row>
-    <row r="18" spans="2:19" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      </c>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I40" s="1"/>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+      <c r="M40" s="1"/>
     </row>
-    <row r="19" spans="2:19" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      </c>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I41" s="1"/>
+      <c r="K41" s="1"/>
     </row>
-    <row r="20" spans="2:19" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="K20" s="1"/>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="I42" s="1"/>
+      <c r="K42" s="1"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="H43" s="1"/>
+      <c r="L43" s="1"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="H44" s="19"/>
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="L46" s="1"/>
+      <c r="M46" s="1"/>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="49" spans="8:12" x14ac:dyDescent="0.25">
+      <c r="H49" s="19"/>
+      <c r="L49" s="1"/>
+    </row>
+    <row r="50" spans="8:12" x14ac:dyDescent="0.25">
+      <c r="H50" s="1"/>
     </row>
   </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="J8:N8"/>
+    <mergeCell ref="J16:N16"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4EF2C25-033F-4827-9AF8-B9190435255D}">
-  <dimension ref="A1:AA53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36708352-6F89-4C43-9B8D-C08239A62CA0}">
+  <dimension ref="A1:S16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Z25" sqref="Z25"/>
+      <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="9.140625" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="10.7109375" customWidth="1"/>
+    <col min="5" max="5" width="7.28515625" customWidth="1"/>
+    <col min="8" max="8" width="9.42578125" customWidth="1"/>
+    <col min="10" max="10" width="5" customWidth="1"/>
+    <col min="18" max="18" width="3.7109375" customWidth="1"/>
+    <col min="19" max="19" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...32 lines deleted...]
-      <c r="S1" s="44"/>
+    <row r="1" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A1" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="G1" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="M1" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
     </row>
-    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="50">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A2" s="16">
+        <v>15</v>
+      </c>
+      <c r="B2" s="1">
+        <v>20</v>
+      </c>
+      <c r="C2" s="16">
+        <v>12</v>
+      </c>
+      <c r="D2" s="1">
+        <v>18</v>
+      </c>
+      <c r="E2" s="1">
+        <v>-15</v>
+      </c>
+      <c r="G2" s="1">
+        <f>SUM(A2,B3)</f>
+        <v>60</v>
+      </c>
+      <c r="I2" s="1" cm="1">
+        <f t="array" ref="I2">[2]!TRACE(C2:E4)</f>
+        <v>40</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1</v>
+      </c>
+      <c r="N2" s="1">
+        <v>2</v>
+      </c>
+      <c r="O2" s="1">
+        <v>3</v>
+      </c>
+      <c r="P2" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q2" s="1">
         <v>5</v>
       </c>
-      <c r="C2" s="50">
+      <c r="S2" s="8" cm="1">
+        <f t="array" ref="S2">SQRT([2]!TRACE(MMULT(TRANSPOSE(M2:Q6),M2:Q6)))</f>
+        <v>43.301270189221931</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>30</v>
+      </c>
+      <c r="B3" s="16">
+        <v>45</v>
+      </c>
+      <c r="C3" s="1">
+        <v>30</v>
+      </c>
+      <c r="D3" s="16">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1">
+        <v>22</v>
+      </c>
+      <c r="G3" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G2)</f>
+        <v>=SUM(A2,B3)</v>
+      </c>
+      <c r="I3" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I2)</f>
+        <v>=TRACE(C2:E4)</v>
+      </c>
+      <c r="M3" s="1">
+        <v>5</v>
+      </c>
+      <c r="N3" s="1">
         <v>4</v>
       </c>
-      <c r="D2" s="50">
+      <c r="O3" s="1">
+        <v>3</v>
+      </c>
+      <c r="P3" s="1">
         <v>2</v>
       </c>
-      <c r="E2" s="49">
+      <c r="Q3" s="1">
         <v>1</v>
       </c>
-      <c r="F2" s="42" t="s">
-[...2 lines deleted...]
-      <c r="G2" s="66">
+      <c r="S3" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(S2)</f>
+        <v>=SQRT(TRACE(MMULT(TRANSPOSE(M2:Q6),M2:Q6)))</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A4" s="1"/>
+      <c r="C4" s="1">
+        <v>-12</v>
+      </c>
+      <c r="D4" s="1">
+        <v>11</v>
+      </c>
+      <c r="E4" s="16">
+        <v>10</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="M4" s="1">
+        <v>11</v>
+      </c>
+      <c r="N4" s="1">
+        <v>12</v>
+      </c>
+      <c r="O4" s="1">
+        <v>13</v>
+      </c>
+      <c r="P4" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="16"/>
+      <c r="G5" s="1" cm="1">
+        <f t="array" ref="G5">[2]!TRACE(A2:B3)</f>
+        <v>60</v>
+      </c>
+      <c r="M5" s="1">
+        <v>15</v>
+      </c>
+      <c r="N5" s="1">
+        <v>14</v>
+      </c>
+      <c r="O5" s="1">
+        <v>13</v>
+      </c>
+      <c r="P5" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="G6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G5)</f>
+        <v>=TRACE(A2:B3)</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1</v>
+      </c>
+      <c r="N6" s="1">
+        <v>2</v>
+      </c>
+      <c r="O6" s="1">
+        <v>3</v>
+      </c>
+      <c r="P6" s="1">
         <v>4</v>
       </c>
-      <c r="H2" t="s">
-[...16 lines deleted...]
-        <f t="array" ref="P2:S5">MMULT(TRANSPOSE(B12:E17),B12:E17)</f>
+      <c r="Q6" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="65"/>
+      <c r="F8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="65"/>
+      <c r="O8" s="65"/>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="65"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <v>1</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2</v>
+      </c>
+      <c r="C9" s="1" cm="1">
+        <f t="array" ref="C9:D10">MMULT(TRANSPOSE(A9:B10),A9:B10)</f>
+        <v>10</v>
+      </c>
+      <c r="D9" s="1">
+        <v>14</v>
+      </c>
+      <c r="F9" s="1" cm="1">
+        <f t="array" ref="F9">[2]!TRACE(C9:D10)</f>
+        <v>30</v>
+      </c>
+      <c r="H9" s="15">
+        <f>SQRT(F9)</f>
+        <v>5.4772255750516612</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1</v>
+      </c>
+      <c r="N9" s="1">
+        <v>2</v>
+      </c>
+      <c r="O9" s="1">
+        <v>3</v>
+      </c>
+      <c r="P9" s="1">
+        <v>4</v>
+      </c>
+      <c r="Q9" s="1">
+        <v>5</v>
+      </c>
+      <c r="S9" s="8" cm="1">
+        <f t="array" ref="S9">SQRT([2]!TRACE(MMULT(TRANSPOSE(M9:Q13),M9:Q13)))</f>
+        <v>24.779023386727733</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
+        <v>3</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4</v>
+      </c>
+      <c r="C10" s="1">
+        <v>14</v>
+      </c>
+      <c r="D10" s="1">
+        <v>20</v>
+      </c>
+      <c r="F10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F9)</f>
+        <v>=TRACE(C9:D10)</v>
+      </c>
+      <c r="H10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H9)</f>
+        <v>=SQRT(F9)</v>
+      </c>
+      <c r="M10" s="1">
+        <v>2</v>
+      </c>
+      <c r="N10" s="1">
+        <v>4</v>
+      </c>
+      <c r="O10" s="1">
+        <v>3</v>
+      </c>
+      <c r="P10" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q10" s="1">
+        <v>1</v>
+      </c>
+      <c r="S10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(S9)</f>
+        <v>=SQRT(TRACE(MMULT(TRANSPOSE(M9:Q13),M9:Q13)))</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="C11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(C9)</f>
+        <v>=MMULT(TRANSPOSE(A9:B10),A9:B10)</v>
+      </c>
+      <c r="M11" s="1">
+        <v>0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>-3</v>
+      </c>
+      <c r="O11" s="1">
+        <v>-3</v>
+      </c>
+      <c r="P11" s="1">
+        <v>7</v>
+      </c>
+      <c r="Q11" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="M12" s="1">
+        <v>-11</v>
+      </c>
+      <c r="N12" s="1">
         <v>12</v>
       </c>
-      <c r="Q2" s="83">
-[...6 lines deleted...]
-        <v>-12</v>
+      <c r="O12" s="1">
+        <v>5</v>
+      </c>
+      <c r="P12" s="1">
+        <v>8</v>
+      </c>
+      <c r="Q12" s="1">
+        <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3">
+    <row r="13" spans="1:19" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B13" s="65"/>
+      <c r="C13" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="65"/>
+      <c r="F13" s="65" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="65"/>
+      <c r="I13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="17"/>
+      <c r="M13" s="1">
+        <v>3</v>
+      </c>
+      <c r="N13" s="1">
+        <v>-1</v>
+      </c>
+      <c r="O13" s="1">
+        <v>0</v>
+      </c>
+      <c r="P13" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q13" s="1">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>1</v>
+      </c>
+      <c r="B14" s="1">
+        <v>2</v>
+      </c>
+      <c r="C14" s="1">
+        <v>11</v>
+      </c>
+      <c r="D14" s="1">
+        <v>12</v>
+      </c>
+      <c r="F14" s="1" cm="1">
+        <f t="array" ref="F14:G15">MMULT(TRANSPOSE(C14:D15),A14:B15)</f>
+        <v>50</v>
+      </c>
+      <c r="G14" s="1">
+        <v>74</v>
+      </c>
+      <c r="I14" s="1" cm="1">
+        <f t="array" ref="I14">[2]!TRACE(F14:G15)</f>
+        <v>130</v>
+      </c>
+      <c r="J14" s="1"/>
+      <c r="K14" s="15">
+        <f>SQRT(I14)</f>
+        <v>11.401754250991379</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>3</v>
+      </c>
+      <c r="B15" s="1">
         <v>4</v>
       </c>
-      <c r="C3">
-[...44 lines deleted...]
-        <v>-10</v>
+      <c r="C15" s="1">
+        <v>13</v>
+      </c>
+      <c r="D15" s="1">
+        <v>14</v>
+      </c>
+      <c r="F15" s="1">
+        <v>54</v>
+      </c>
+      <c r="G15" s="1">
+        <v>80</v>
+      </c>
+      <c r="I15" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I14)</f>
+        <v>=TRACE(F14:G15)</v>
+      </c>
+      <c r="K15" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K14)</f>
+        <v>=SQRT(I14)</v>
       </c>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
-[...907 lines deleted...]
-      <c r="N53" s="1"/>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="F16" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F14)</f>
+        <v>=MMULT(TRANSPOSE(C14:D15),A14:B15)</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells count="9">
+    <mergeCell ref="M8:Q8"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C8:D8"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="C1:E1"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="F13:G13"/>
+    <mergeCell ref="M1:Q1"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E457969-13AC-48A2-A605-0951EB3B2D04}">
-  <dimension ref="A1:R43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D732CBCE-1CC9-4AD5-B7AE-3372F4C8C522}">
+  <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="W30" sqref="W30"/>
+      <selection activeCell="P14" sqref="P14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="9.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="8.85546875" customWidth="1"/>
+    <col min="2" max="2" width="12.28515625" customWidth="1"/>
+    <col min="3" max="3" width="7.85546875" customWidth="1"/>
+    <col min="4" max="4" width="12" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" customWidth="1"/>
+    <col min="7" max="7" width="10.140625" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" customWidth="1"/>
+    <col min="10" max="10" width="8.85546875" customWidth="1"/>
+    <col min="11" max="11" width="11.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="13.7109375" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...21 lines deleted...]
-      <c r="J1" s="44"/>
+    <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="50">
+    <row r="2" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3</v>
+      </c>
+      <c r="E3" s="5" cm="1">
+        <f t="array" ref="E3:E4">A15*A3:A4</f>
+        <v>3.9999999999999991</v>
+      </c>
+      <c r="G3" s="13" cm="1">
+        <f t="array" ref="G3:G4">B3:B4-E3:E4</f>
+        <v>-0.99999999999999911</v>
+      </c>
+      <c r="I3" s="1"/>
+      <c r="K3" s="1"/>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>1</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4</v>
+      </c>
+      <c r="E4" s="5">
+        <v>1.9999999999999996</v>
+      </c>
+      <c r="G4" s="13">
+        <v>2.0000000000000004</v>
+      </c>
+      <c r="I4" s="14">
+        <f>A7/A11</f>
+        <v>4.4721359549995796</v>
+      </c>
+      <c r="K4" s="14">
+        <f>B11*E8</f>
+        <v>4.4721359549995796</v>
+      </c>
+      <c r="M4" s="14">
+        <f>SQRT(SUMSQ(E3:E4))</f>
+        <v>4.4721359549995787</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E3)</f>
+        <v>=A15*A3:A4</v>
+      </c>
+      <c r="G5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G3)</f>
+        <v>=B3:B4-E3:E4</v>
+      </c>
+      <c r="I5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I4)</f>
+        <v>=A7/A11</v>
+      </c>
+      <c r="K5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K4)</f>
+        <v>=B11*E8</v>
+      </c>
+      <c r="M5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(M4)</f>
+        <v>=SQRT(SUMSQ(E3:E4))</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="1"/>
+      <c r="I6" s="1"/>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" cm="1">
+        <f t="array" ref="A7">MMULT(TRANSPOSE(A3:A4),B3:B4)</f>
+        <v>10</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="E7" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" s="11"/>
+      <c r="G7" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A7)</f>
+        <v>=MMULT(TRANSPOSE(A3:A4),B3:B4)</v>
+      </c>
+      <c r="E8" s="9">
+        <f>A7/(A11*B11)</f>
+        <v>0.89442719099991586</v>
+      </c>
+      <c r="G8" s="9">
+        <f>I4/B11</f>
+        <v>0.89442719099991597</v>
+      </c>
+      <c r="I8">
+        <f>ACOS(E8)</f>
+        <v>0.46364760900080615</v>
+      </c>
+      <c r="K8">
+        <f>DEGREES(I8)</f>
+        <v>26.565051177077994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E8)</f>
+        <v>=A7/(A11*B11)</v>
+      </c>
+      <c r="G9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G8)</f>
+        <v>=I4/B11</v>
+      </c>
+      <c r="I9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I8)</f>
+        <v>=ACOS(E8)</v>
+      </c>
+      <c r="K9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K8)</f>
+        <v>=DEGREES(I8)</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A11" s="8">
+        <f>SQRT(SUMSQ(A3:A4))</f>
+        <v>2.2360679774997898</v>
+      </c>
+      <c r="B11" s="8">
+        <f>SQRT(SUMSQ(B3:B4))</f>
         <v>5</v>
       </c>
-      <c r="C2" s="50">
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="K11" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A11)</f>
+        <v>=SQRT(SUMSQ(A3:A4))</v>
+      </c>
+      <c r="C12" s="7" cm="1">
+        <f t="array" ref="C12">MMULT(TRANSPOSE(E3:E4),E3:E4)+MMULT(TRANSPOSE(G3:G4),G3:G4)</f>
+        <v>24.999999999999993</v>
+      </c>
+      <c r="D12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(C12)</f>
+        <v>=MMULT(TRANSPOSE(E3:E4),E3:E4)+MMULT(TRANSPOSE(G3:G4),G3:G4)</v>
+      </c>
+      <c r="K12" s="3" cm="1">
+        <f t="array" ref="K12">MMULT(TRANSPOSE(A3:A4),G3:G4)</f>
+        <v>2.2204460492503131E-15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C13" s="7">
+        <f>B11^2</f>
+        <v>25</v>
+      </c>
+      <c r="D13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(C13)</f>
+        <v>=B11^2</v>
+      </c>
+      <c r="K13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K12)</f>
+        <v>=MMULT(TRANSPOSE(A3:A4),G3:G4)</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="E14" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <f>A7/A11^2</f>
+        <v>1.9999999999999996</v>
+      </c>
+      <c r="E15" s="5" cm="1">
+        <f t="array" ref="E15:E16">MMULT(TRANSPOSE(A3:A4),B3:B4)/MMULT(TRANSPOSE(A3:A4),A3:A4)*A3:A4</f>
         <v>4</v>
       </c>
-      <c r="D2" s="50">
+      <c r="K15" cm="1">
+        <f t="array" ref="K15">MMULT(TRANSPOSE(E3:E4),G3:G4)</f>
+        <v>4.4408920985006262E-15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A15)</f>
+        <v>=A7/A11^2</v>
+      </c>
+      <c r="E16" s="5">
         <v>2</v>
       </c>
-      <c r="E2" s="49">
+      <c r="K16" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K15)</f>
+        <v>=MMULT(TRANSPOSE(E3:E4),G3:G4)</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="E17" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E15)</f>
+        <v>=MMULT(TRANSPOSE(A3:A4),B3:B4)/MMULT(TRANSPOSE(A3:A4),A3:A4)*A3:A4</v>
+      </c>
+      <c r="H17" s="4"/>
+    </row>
+    <row r="20" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="J20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="1">
+        <v>2</v>
+      </c>
+      <c r="B21" s="1">
+        <v>3</v>
+      </c>
+      <c r="D21" s="1" cm="1">
+        <f t="array" ref="D21:E22">A25:B26/A30</f>
+        <v>0.8</v>
+      </c>
+      <c r="E21" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="G21" s="5" cm="1">
+        <f t="array" ref="G21:G22">MMULT(D21:E22,B21:B22)</f>
+        <v>4</v>
+      </c>
+      <c r="J21" s="13" cm="1">
+        <f t="array" ref="J21:J22">B21:B22-G26:G27</f>
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="1">
         <v>1</v>
       </c>
-      <c r="F2" s="42"/>
-[...11 lines deleted...]
-        <v>-13.000000000000002</v>
+      <c r="B22" s="1">
+        <v>4</v>
+      </c>
+      <c r="D22" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="E22" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="G22" s="5">
+        <v>2</v>
+      </c>
+      <c r="J22" s="13">
+        <v>2</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="D23" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(D21)</f>
+        <v>=A25:B26/A30</v>
+      </c>
+      <c r="G23" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G21)</f>
+        <v>=MMULT(D21:E22,B21:B22)</v>
+      </c>
+      <c r="J23" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(J21)</f>
+        <v>=B21:B22-G26:G27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" cm="1">
+        <f t="array" ref="A25:B26">MMULT(A21:A22,TRANSPOSE(A21:A22))</f>
         <v>4</v>
       </c>
-      <c r="C3">
+      <c r="B25" s="1">
+        <v>2</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="1">
+        <v>2</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1</v>
+      </c>
+      <c r="G26" s="5" cm="1">
+        <f t="array" ref="G26:G27">MMULT(TRANSPOSE(A21:A22),B21:B22)/MMULT(TRANSPOSE(A21:A22),A21:A22)*A21:A22</f>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A25)</f>
+        <v>=MMULT(A21:A22,TRANSPOSE(A21:A22))</v>
+      </c>
+      <c r="G27" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="G28" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(G26)</f>
+        <v>=MMULT(TRANSPOSE(A21:A22),B21:B22)/MMULT(TRANSPOSE(A21:A22),A21:A22)*A21:A22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" cm="1">
+        <f t="array" ref="A30">MMULT(TRANSPOSE(A21:A22),A21:A22)</f>
         <v>5</v>
       </c>
-      <c r="D3">
-[...16 lines deleted...]
-        <v>-11</v>
+      <c r="G30" t="s">
+        <v>36</v>
+      </c>
+      <c r="J30" t="s">
+        <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-        <v>8.6666666666666679</v>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A30)</f>
+        <v>=MMULT(TRANSPOSE(A21:A22),A21:A22)</v>
+      </c>
+      <c r="G31" t="s">
+        <v>32</v>
+      </c>
+      <c r="J31" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-        <v>14.833333333333332</v>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="G32" t="s">
+        <v>31</v>
+      </c>
+      <c r="J32" cm="1">
+        <f t="array" ref="J32">MMULT(TRANSPOSE(A21:A22),J21:J22)</f>
+        <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
-[...529 lines deleted...]
-      <c r="J43" s="1"/>
+    <row r="33" spans="10:10" x14ac:dyDescent="0.25">
+      <c r="J33" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(J32)</f>
+        <v>=MMULT(TRANSPOSE(A21:A22),J21:J22)</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFA0E5ED-28E9-4906-A1EC-8277B6487A45}">
-  <dimension ref="A1:AA53"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F17F061-1741-46CE-BC74-79460992E028}">
+  <dimension ref="A1:AJ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H28" sqref="H28"/>
+      <selection activeCell="O27" sqref="O27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="9.140625" bestFit="1" customWidth="1"/>
-    <col min="15" max="15" width="10.7109375" customWidth="1"/>
+    <col min="33" max="33" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="G1" s="66">
+    <row r="1" spans="1:36" ht="18" x14ac:dyDescent="0.35">
+      <c r="C1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36" ht="18" x14ac:dyDescent="0.35">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
-        <v>88</v>
+      <c r="C2" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="65"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2" s="1"/>
+      <c r="I2" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2" cm="1">
+        <f t="array" ref="K2">MMULT(TRANSPOSE(K9:K11),F9:F11)</f>
+        <v>0</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH2">
+        <v>0</v>
+      </c>
+      <c r="AI2">
+        <v>0</v>
+      </c>
+      <c r="AJ2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1</v>
+      </c>
+      <c r="C3" s="1">
+        <v>1</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" cm="1">
+        <f t="array" ref="F3:F5">MMULT(C3:D5,H3:H4)</f>
+        <v>0</v>
+      </c>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1" cm="1">
+        <f t="array" ref="H3:H4">MMULT(MMULT(MINVERSE(MMULT(TRANSPOSE(C3:D5),C3:D5)),TRANSPOSE(C3:D5)),B3:B5)</f>
+        <v>0</v>
+      </c>
+      <c r="K3" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K2)</f>
+        <v>=MMULT(TRANSPOSE(K9:K11),F9:F11)</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>6</v>
+      </c>
+      <c r="AH3">
+        <v>1</v>
+      </c>
+      <c r="AI3">
+        <v>2</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0</v>
+      </c>
+      <c r="D4" s="1">
+        <v>1</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1">
+        <v>1</v>
+      </c>
+      <c r="G4" s="1"/>
+      <c r="H4" s="1">
+        <v>1</v>
+      </c>
+      <c r="L4" s="1"/>
+      <c r="AG4" t="s">
+        <v>22</v>
+      </c>
+      <c r="AH4">
+        <v>0</v>
+      </c>
+      <c r="AI4">
+        <v>1</v>
+      </c>
+      <c r="AJ4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="1">
+        <v>0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1">
+        <v>1</v>
+      </c>
+      <c r="G5" s="1"/>
+      <c r="H5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H3)</f>
+        <v>=MMULT(MMULT(MINVERSE(MMULT(TRANSPOSE(C3:D5),C3:D5)),TRANSPOSE(C3:D5)),B3:B5)</v>
+      </c>
+      <c r="L5" s="1"/>
+      <c r="AG5" t="s">
+        <v>20</v>
+      </c>
+      <c r="AH5">
+        <v>1</v>
+      </c>
+      <c r="AI5">
+        <v>2</v>
+      </c>
+      <c r="AJ5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="F6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F3)</f>
+        <v>=MMULT(C3:D5,H3:H4)</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="F7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>18</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>17</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36" ht="18" x14ac:dyDescent="0.35">
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="F8" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" t="s">
+        <v>13</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH8">
+        <v>0</v>
+      </c>
+      <c r="AI8">
+        <v>1</v>
+      </c>
+      <c r="AJ8">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B9" cm="1">
+        <f t="array" ref="B9:D11">MMULT(MMULT(C3:D5,MINVERSE(MMULT(TRANSPOSE(C3:D5),C3:D5))),TRANSPOSE(C3:D5))</f>
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="C9">
+        <v>-0.33333333333333331</v>
+      </c>
+      <c r="D9">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="F9" s="1" cm="1">
+        <f t="array" ref="F9:F11">MMULT(B9:D11,B3:B5)</f>
+        <v>0</v>
+      </c>
+      <c r="K9" cm="1">
+        <f t="array" ref="K9:K11">B3:B5-F9:F11</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B10">
+        <v>-0.33333333333333331</v>
+      </c>
+      <c r="C10">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="D10">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="F10" s="1">
+        <v>1</v>
+      </c>
+      <c r="K10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B11">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="C11">
+        <v>0.33333333333333331</v>
+      </c>
+      <c r="D11">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="F11" s="1">
+        <v>1</v>
+      </c>
+      <c r="K11">
+        <v>-1</v>
+      </c>
+      <c r="AG11">
+        <v>-1</v>
+      </c>
+      <c r="AH11">
+        <v>-1</v>
+      </c>
+      <c r="AI11">
+        <f t="shared" ref="AD11:AI21" si="0">AG11+AH11</f>
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="F12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F9)</f>
+        <v>=MMULT(B9:D11,B3:B5)</v>
+      </c>
+      <c r="K12" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(K9)</f>
+        <v>=B3:B5-F9:F11</v>
+      </c>
+      <c r="AG12">
+        <f t="shared" ref="AG12:AG20" si="1">AG11+0.2</f>
+        <v>-0.8</v>
+      </c>
+      <c r="AH12">
+        <f t="shared" ref="AH12:AH20" si="2">AH11+0.2</f>
+        <v>-0.8</v>
+      </c>
+      <c r="AI12">
+        <f t="shared" si="0"/>
+        <v>-1.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="B13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B9)</f>
+        <v>=MMULT(MMULT(C3:D5,MINVERSE(MMULT(TRANSPOSE(C3:D5),C3:D5))),TRANSPOSE(C3:D5))</v>
+      </c>
+      <c r="AG13">
+        <f t="shared" si="1"/>
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="AH13">
+        <f t="shared" si="2"/>
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="AI13">
+        <f t="shared" si="0"/>
+        <v>-1.2000000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="AG14">
+        <f t="shared" si="1"/>
+        <v>-0.40000000000000008</v>
+      </c>
+      <c r="AH14">
+        <f t="shared" si="2"/>
+        <v>-0.40000000000000008</v>
+      </c>
+      <c r="AI14">
+        <f t="shared" si="0"/>
+        <v>-0.80000000000000016</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36" ht="18" x14ac:dyDescent="0.35">
+      <c r="F15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="AG15">
+        <f t="shared" si="1"/>
+        <v>-0.20000000000000007</v>
+      </c>
+      <c r="AH15">
+        <f t="shared" si="2"/>
+        <v>-0.20000000000000007</v>
+      </c>
+      <c r="AI15">
+        <f t="shared" si="0"/>
+        <v>-0.40000000000000013</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36" ht="18" x14ac:dyDescent="0.35">
+      <c r="F16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="AG16">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AH16">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AI16">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="F17" t="s">
+        <v>9</v>
+      </c>
+      <c r="AG17">
+        <f t="shared" si="1"/>
+        <v>0.2</v>
+      </c>
+      <c r="AH17">
+        <f t="shared" si="2"/>
+        <v>0.2</v>
+      </c>
+      <c r="AI17">
+        <f t="shared" si="0"/>
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:35" ht="18" x14ac:dyDescent="0.35">
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG18">
+        <f t="shared" si="1"/>
+        <v>0.4</v>
+      </c>
+      <c r="AH18">
+        <f t="shared" si="2"/>
+        <v>0.4</v>
+      </c>
+      <c r="AI18">
+        <f t="shared" si="0"/>
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AG19">
+        <f t="shared" si="1"/>
+        <v>0.60000000000000009</v>
+      </c>
+      <c r="AH19">
+        <f t="shared" si="2"/>
+        <v>0.60000000000000009</v>
+      </c>
+      <c r="AI19">
+        <f t="shared" si="0"/>
+        <v>1.2000000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="AG20">
+        <f t="shared" si="1"/>
+        <v>0.8</v>
+      </c>
+      <c r="AH20">
+        <f t="shared" si="2"/>
+        <v>0.8</v>
+      </c>
+      <c r="AI20">
+        <f t="shared" si="0"/>
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="E21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB21">
+        <f>AG20+0.2</f>
+        <v>1</v>
+      </c>
+      <c r="AC21">
+        <f>AH20+0.2</f>
+        <v>1</v>
+      </c>
+      <c r="AD21">
+        <f t="shared" si="0"/>
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A22" cm="1">
+        <f t="array" ref="A22:B23">MMULT(TRANSPOSE(C3:D5),C3:D5)</f>
+        <v>2</v>
+      </c>
+      <c r="B22">
+        <v>1</v>
+      </c>
+      <c r="E22" cm="1">
+        <f t="array" ref="E22:E23">MMULT(TRANSPOSE(C3:D5),B3:B5)</f>
+        <v>1</v>
+      </c>
+      <c r="I22" t="s">
+        <v>2</v>
+      </c>
+      <c r="AC22">
+        <f>AB21+0.2</f>
+        <v>1.2</v>
+      </c>
+      <c r="AD22">
+        <f>AC21+0.2</f>
+        <v>1.2</v>
+      </c>
+      <c r="AE22">
+        <f>AC22+AD22</f>
+        <v>2.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>1</v>
+      </c>
+      <c r="B23">
+        <v>2</v>
+      </c>
+      <c r="E23">
+        <v>2</v>
+      </c>
+      <c r="I23" cm="1">
+        <f t="array" ref="I23:I25">MMULT(C3:D5,A27:A28)</f>
+        <v>0</v>
+      </c>
+      <c r="AC23">
+        <f t="shared" ref="AC23:AD26" si="3">AC22+0.2</f>
+        <v>1.4</v>
+      </c>
+      <c r="AD23">
+        <f t="shared" si="3"/>
+        <v>1.4</v>
+      </c>
+      <c r="AE23">
+        <f>AC23+AD23</f>
+        <v>2.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A24" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A22)</f>
+        <v>=MMULT(TRANSPOSE(C3:D5),C3:D5)</v>
+      </c>
+      <c r="E24" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E22)</f>
+        <v>=MMULT(TRANSPOSE(C3:D5),B3:B5)</v>
+      </c>
+      <c r="I24">
+        <v>1</v>
+      </c>
+      <c r="AC24">
+        <f t="shared" si="3"/>
+        <v>1.5999999999999999</v>
+      </c>
+      <c r="AD24">
+        <f t="shared" si="3"/>
+        <v>1.5999999999999999</v>
+      </c>
+      <c r="AE24">
+        <f>AC24+AD24</f>
+        <v>3.1999999999999997</v>
+      </c>
+    </row>
+    <row r="25" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="I25">
+        <v>1</v>
+      </c>
+      <c r="AC25">
+        <f t="shared" si="3"/>
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="AD25">
+        <f t="shared" si="3"/>
+        <v>1.7999999999999998</v>
+      </c>
+      <c r="AE25">
+        <f>AC25+AD25</f>
+        <v>3.5999999999999996</v>
+      </c>
+    </row>
+    <row r="26" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I23)</f>
+        <v>=MMULT(C3:D5,A27:A28)</v>
+      </c>
+      <c r="AC26">
+        <f t="shared" si="3"/>
+        <v>1.9999999999999998</v>
+      </c>
+      <c r="AD26">
+        <f t="shared" si="3"/>
+        <v>1.9999999999999998</v>
+      </c>
+      <c r="AE26">
+        <f>AC26+AD26</f>
+        <v>3.9999999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A27" cm="1">
+        <f t="array" ref="A27:A28">MMULT(MINVERSE(A22:B23),E22:E23)</f>
+        <v>0</v>
+      </c>
+      <c r="E27" cm="1">
+        <f t="array" ref="E27:E28">MMULT(A22:B23,A27:A28)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>1</v>
+      </c>
+      <c r="E28">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A29" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A27)</f>
+        <v>=MMULT(MINVERSE(A22:B23),E22:E23)</v>
+      </c>
+      <c r="E29" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E27)</f>
+        <v>=MMULT(A22:B23,A27:A28)</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="C2:D2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83120723-F925-4894-A1AB-C50CAD52D261}">
+  <dimension ref="A1:K11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="U27" sqref="U27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1" s="1"/>
+      <c r="J1" t="s">
+        <v>117</v>
       </c>
       <c r="K1" t="s">
-        <v>99</v>
-[...12 lines deleted...]
-      <c r="X1" s="44"/>
+        <v>114</v>
+      </c>
     </row>
-    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="50">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1">
+        <v>4</v>
+      </c>
+      <c r="C2" s="1">
         <v>5</v>
       </c>
-      <c r="C2" s="50">
-[...2 lines deleted...]
-      <c r="D2" s="50">
+      <c r="E2" s="15">
+        <v>0.6938292167986595</v>
+      </c>
+      <c r="F2" s="15">
+        <v>0.87326569776032326</v>
+      </c>
+      <c r="G2" s="15">
+        <v>-0.18480941328924427</v>
+      </c>
+      <c r="I2" s="1" cm="1">
+        <f t="array" ref="I2:K4">MMULT(E2:G4,MMULT(A8:C10,E8:G10))</f>
+        <v>1.0000000000000002</v>
+      </c>
+      <c r="J2" s="1">
+        <v>3.9999999999999991</v>
+      </c>
+      <c r="K2" s="1">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>3</v>
+      </c>
+      <c r="B3" s="1">
         <v>2</v>
       </c>
-      <c r="E2" s="49">
+      <c r="C3" s="1">
+        <v>3</v>
+      </c>
+      <c r="E3" s="15">
+        <v>0.61183455311645751</v>
+      </c>
+      <c r="F3" s="15">
+        <v>-0.38033342128383568</v>
+      </c>
+      <c r="G3" s="15">
+        <v>-0.75318081300248951</v>
+      </c>
+      <c r="I3" s="1">
+        <v>2.9999999999999987</v>
+      </c>
+      <c r="J3" s="1">
+        <v>1.9999999999999996</v>
+      </c>
+      <c r="K3" s="1">
+        <v>2.9999999999999987</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>2</v>
+      </c>
+      <c r="B4" s="1">
         <v>1</v>
       </c>
-      <c r="F2" s="42" t="s">
-[...45 lines deleted...]
-        <v>-2.6</v>
+      <c r="C4" s="1">
+        <v>2</v>
+      </c>
+      <c r="E4" s="15">
+        <v>0.37981508333575076</v>
+      </c>
+      <c r="F4" s="15">
+        <v>-0.30455460884660401</v>
+      </c>
+      <c r="G4" s="15">
+        <v>0.631319367423964</v>
+      </c>
+      <c r="I4" s="1">
+        <v>1.9999999999999991</v>
+      </c>
+      <c r="J4" s="1">
+        <v>0.99999999999999956</v>
+      </c>
+      <c r="K4" s="1">
+        <v>1.9999999999999993</v>
       </c>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-        <v>-2.2000000000000002</v>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="1"/>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="E5" s="15"/>
+      <c r="F5" s="15"/>
+      <c r="G5" s="15"/>
+      <c r="I5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I2)</f>
+        <v>=MMULT(E2:G4,MMULT(A8:C10,E8:G10))</v>
       </c>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-        <v>1.7333333333333334</v>
+    <row r="7" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G7" s="1"/>
+      <c r="J7" t="s">
+        <v>115</v>
+      </c>
+      <c r="K7" t="s">
+        <v>116</v>
       </c>
     </row>
-    <row r="5" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...58 lines deleted...]
-        <v>2.9666666666666668</v>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="64">
+        <v>7.2643854192232133</v>
+      </c>
+      <c r="B8" s="21">
+        <v>0</v>
+      </c>
+      <c r="C8" s="21">
+        <v>0</v>
+      </c>
+      <c r="E8" s="15" cm="1">
+        <f t="array" ref="E8:G10">MINVERSE(E2:G4)</f>
+        <v>0.51870314443047549</v>
+      </c>
+      <c r="F8" s="15">
+        <v>0.54690715503086818</v>
+      </c>
+      <c r="G8" s="15">
+        <v>0.80431747489144989</v>
+      </c>
+      <c r="I8" s="64" cm="1">
+        <f t="array" ref="I8:K10">MMULT(E8:G10,MMULT(A2:C4,E2:G4))</f>
+        <v>7.2643854192232133</v>
+      </c>
+      <c r="J8" s="1">
+        <v>4.4408920985006262E-16</v>
+      </c>
+      <c r="K8" s="1">
+        <v>4.163336342344337E-17</v>
       </c>
     </row>
-    <row r="6" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...48 lines deleted...]
-        <v>=G5*MMULT(TRANSPOSE(B22:E28),B22:E28)</v>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="21">
+        <v>0</v>
+      </c>
+      <c r="B9" s="64">
+        <v>-2.4858883581201292</v>
+      </c>
+      <c r="C9" s="21">
+        <v>0</v>
+      </c>
+      <c r="E9" s="15">
+        <v>0.7427976928411667</v>
+      </c>
+      <c r="F9" s="15">
+        <v>-0.56148645070689474</v>
+      </c>
+      <c r="G9" s="15">
+        <v>-0.45242523889641567</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-4.4408920985006262E-16</v>
+      </c>
+      <c r="J9" s="64">
+        <v>-2.4858883581201301</v>
+      </c>
+      <c r="K9" s="1">
+        <v>2.4980018054066022E-16</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-        <v>5</v>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="21">
+        <v>0</v>
+      </c>
+      <c r="B10" s="21">
+        <v>0</v>
+      </c>
+      <c r="C10" s="64">
+        <v>0.22150293889691591</v>
+      </c>
+      <c r="E10" s="15">
+        <v>4.627005644736934E-2</v>
+      </c>
+      <c r="F10" s="15">
+        <v>-0.59989744109709686</v>
+      </c>
+      <c r="G10" s="15">
+        <v>0.8818356101649697</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-4.4408920985006262E-16</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-2.2204460492503131E-16</v>
+      </c>
+      <c r="K10" s="64">
+        <v>0.22150293889691605</v>
       </c>
     </row>
-    <row r="8" spans="1:24" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...886 lines deleted...]
-      <c r="N53" s="1"/>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="I11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(I8)</f>
+        <v>=MMULT(E8:G10,MMULT(A2:C4,E2:G4))</v>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:N26"/>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D77F25AF-503A-4CA9-8417-311C065F135D}">
+  <dimension ref="A1:Y26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T28" sqref="T28"/>
+      <selection activeCell="S21" sqref="S21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
-  <cols>
-[...4 lines deleted...]
-  </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...11 lines deleted...]
-      <c r="J1" s="44"/>
+    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A1" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="D1" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="N1" s="1"/>
+      <c r="R1" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" s="65"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-        <f>'Covar cent+scaled'!Q16</f>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1</v>
+      </c>
+      <c r="F2" s="1">
+        <v>1</v>
+      </c>
+      <c r="H2" s="1">
         <v>2</v>
       </c>
-      <c r="C2" s="126">
-[...11 lines deleted...]
-      <c r="H2" s="135">
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2" s="1">
+        <v>1</v>
+      </c>
+      <c r="L2" s="1" cm="1">
+        <f t="array" ref="L2:N4">MMULT(H2:J4,H14:J16)</f>
+        <v>1.4855627054164151</v>
+      </c>
+      <c r="M2" s="1">
+        <v>-0.57405270359631921</v>
+      </c>
+      <c r="N2" s="1">
+        <v>-0.23928214794243452</v>
+      </c>
+      <c r="Q2" s="1">
         <v>2</v>
       </c>
-      <c r="I2" s="136">
-[...3 lines deleted...]
-        <v>-2.6000000000000005</v>
+      <c r="R2" s="1">
+        <v>0</v>
+      </c>
+      <c r="S2" s="1">
+        <v>1</v>
+      </c>
+      <c r="T2" s="1">
+        <v>2</v>
+      </c>
+      <c r="U2" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="V2" s="23" cm="1">
+        <f t="array" ref="V2:Y9">[2]!eigVECT(Q2:T5)</f>
+        <v>5.6799513828632024</v>
+      </c>
+      <c r="W2" s="24">
+        <v>-2.8391112146474811</v>
+      </c>
+      <c r="X2" s="24">
+        <v>1.4958816151307937</v>
+      </c>
+      <c r="Y2" s="25">
+        <v>0.66327821665348896</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f>'Covar cent+scaled'!P17</f>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>-2</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1</v>
+      </c>
+      <c r="F3" s="1">
         <v>2</v>
       </c>
-      <c r="B3" s="129">
-[...11 lines deleted...]
-      <c r="G3" s="138">
+      <c r="H3" s="1">
         <v>2</v>
       </c>
-      <c r="H3" s="139">
-[...6 lines deleted...]
-        <v>-2.2000000000000002</v>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3" s="1">
+        <v>2</v>
+      </c>
+      <c r="L3" s="1">
+        <v>2.2283440581246228</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-1.4704663175976653</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.37365171117444751</v>
+      </c>
+      <c r="Q3" s="1">
+        <v>2</v>
+      </c>
+      <c r="R3" s="1">
+        <v>0</v>
+      </c>
+      <c r="S3" s="1">
+        <v>3</v>
+      </c>
+      <c r="T3" s="1">
+        <v>6</v>
+      </c>
+      <c r="V3" s="1">
+        <v>0</v>
+      </c>
+      <c r="W3" s="1">
+        <v>0</v>
+      </c>
+      <c r="X3" s="1">
+        <v>0</v>
+      </c>
+      <c r="Y3" s="1">
+        <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-[...26 lines deleted...]
-        <v>1.7333333333333336</v>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H4" s="1">
+        <v>4</v>
+      </c>
+      <c r="I4" s="1">
+        <v>4</v>
+      </c>
+      <c r="J4" s="1">
+        <v>-1</v>
+      </c>
+      <c r="L4" s="1">
+        <v>2.9711254108328298</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.192624428386623</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.34419473265285649</v>
+      </c>
+      <c r="Q4" s="1">
+        <v>4</v>
+      </c>
+      <c r="R4" s="1">
+        <v>1</v>
+      </c>
+      <c r="S4" s="1">
+        <v>1</v>
+      </c>
+      <c r="T4" s="1">
+        <v>0</v>
+      </c>
+      <c r="U4" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="V4" s="26">
+        <v>-0.32542092440227371</v>
+      </c>
+      <c r="W4" s="27">
+        <v>-0.19248624365672951</v>
+      </c>
+      <c r="X4" s="27">
+        <v>-0.1007583157465968</v>
+      </c>
+      <c r="Y4" s="28">
+        <v>0.22901401559544032</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-        <v>2.9666666666666668</v>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B5" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="L5" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(L2)</f>
+        <v>=MMULT(H2:J4,H14:J16)</v>
+      </c>
+      <c r="Q5" s="1">
+        <v>2</v>
+      </c>
+      <c r="R5" s="1">
+        <v>1</v>
+      </c>
+      <c r="S5" s="1">
+        <v>0</v>
+      </c>
+      <c r="T5" s="1">
+        <v>2</v>
+      </c>
+      <c r="V5" s="29">
+        <v>-0.74709114657347275</v>
+      </c>
+      <c r="W5" s="1">
+        <v>-0.84865098672073258</v>
+      </c>
+      <c r="X5" s="1">
+        <v>-3.2846364850837501E-2</v>
+      </c>
+      <c r="Y5" s="30">
+        <v>-0.69406174854656355</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-        <v>=MMULT(A9:D12,A16:D19)</v>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B6" s="1" cm="1">
+        <f t="array" ref="B6:B7">MMULT(A2:B3,D2:D3)</f>
+        <v>2</v>
+      </c>
+      <c r="C6" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="D6" s="67">
+        <v>2</v>
+      </c>
+      <c r="E6" s="1">
+        <v>1</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="V6" s="29">
+        <v>-0.43777695035137854</v>
+      </c>
+      <c r="W6" s="1">
+        <v>0.4216069477675381</v>
+      </c>
+      <c r="X6" s="1">
+        <v>-0.87899937109436244</v>
+      </c>
+      <c r="Y6" s="30">
+        <v>-0.65928111816499191</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D7" s="1"/>
+    <row r="7" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B7" s="1">
+        <v>2</v>
+      </c>
+      <c r="C7" s="66"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="1">
+        <v>1</v>
+      </c>
+      <c r="H7" s="23" cm="1">
+        <f t="array" ref="H7:J9">[2]!eigVAL(H2:J4)</f>
+        <v>3.9999999999999964</v>
+      </c>
+      <c r="I7" s="24">
+        <v>-3.5615528128088303</v>
+      </c>
+      <c r="J7" s="25">
+        <v>0.56155281280882985</v>
+      </c>
+      <c r="L7" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="M7" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="N7" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q7">
+        <f>MDETERM(Q2:T5)</f>
+        <v>-16</v>
+      </c>
+      <c r="R7" t="s">
+        <v>125</v>
+      </c>
+      <c r="V7" s="31">
+        <v>-0.37987811520769438</v>
+      </c>
+      <c r="W7" s="32">
+        <v>0.25492769628855461</v>
+      </c>
+      <c r="X7" s="32">
+        <v>0.46489674524533919</v>
+      </c>
+      <c r="Y7" s="33">
+        <v>0.17657654741345466</v>
+      </c>
     </row>
-    <row r="8" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-        <v>118</v>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B8" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B6)</f>
+        <v>=MMULT(A2:B3,D2:D3)</v>
+      </c>
+      <c r="H8" s="1">
+        <v>0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0</v>
+      </c>
+      <c r="J8" s="1">
+        <v>0</v>
+      </c>
+      <c r="L8" s="1" cm="1">
+        <f t="array" ref="L8:L10">H12*H14:H16</f>
+        <v>1.4855627054164138</v>
+      </c>
+      <c r="M8" s="1" cm="1">
+        <f t="array" ref="M8:M10">I12*I14:I16</f>
+        <v>-0.5740527035963191</v>
+      </c>
+      <c r="N8" s="1" cm="1">
+        <f t="array" ref="N8:N10">J12*J14:J16</f>
+        <v>-0.23928214794243441</v>
+      </c>
+      <c r="Q8" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(Q7)</f>
+        <v>=MDETERM(Q2:T5)</v>
+      </c>
+      <c r="V8" s="1">
+        <v>8.5205774518409512E-13</v>
+      </c>
+      <c r="W8" s="1">
+        <v>-6.4106289970528412E-14</v>
+      </c>
+      <c r="X8" s="1">
+        <v>9.4094994162714738E-15</v>
+      </c>
+      <c r="Y8" s="1">
+        <v>-4.0633130072082453E-15</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="B9" s="50">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H9" s="1">
+        <v>9.0594198809412723E-14</v>
+      </c>
+      <c r="I9" s="1">
         <v>0</v>
       </c>
-      <c r="C9" s="50">
+      <c r="J9" s="1">
+        <v>-4.5502318585179144E-15</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2.2283440581246206</v>
+      </c>
+      <c r="M9" s="1">
+        <v>-1.4704663175976651</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.37365171117444712</v>
+      </c>
+      <c r="V9" s="1">
+        <v>3.1086244689504383E-15</v>
+      </c>
+      <c r="W9" s="1">
+        <v>6.6613381477509392E-16</v>
+      </c>
+      <c r="X9" s="1">
+        <v>4.4408920985006262E-16</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>1.9428902930940239E-16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="B10" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H7)</f>
+        <v>=eigVAL(H2:J4)</v>
+      </c>
+      <c r="L10" s="1">
+        <v>2.9711254108328276</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3.192624428386623</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.34419473265285616</v>
+      </c>
+      <c r="Q10">
+        <f>PRODUCT(V2:Y2)</f>
+        <v>-15.999999999999996</v>
+      </c>
+      <c r="R10" s="35" t="s">
+        <v>127</v>
+      </c>
+      <c r="V10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(V2)</f>
+        <v>=eigVECT(Q2:T5)</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B11" s="1" cm="1">
+        <f t="array" ref="B11:B12">MMULT(A2:B3,F2:F3)</f>
+        <v>3</v>
+      </c>
+      <c r="C11" s="66" t="s">
+        <v>121</v>
+      </c>
+      <c r="D11" s="67">
+        <v>3</v>
+      </c>
+      <c r="E11" s="1">
+        <v>1</v>
+      </c>
+      <c r="L11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(L8)</f>
+        <v>=H12*H14:H16</v>
+      </c>
+      <c r="Q11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(Q10)</f>
+        <v>=PRODUCT(V2:Y2)</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B12" s="1">
+        <v>6</v>
+      </c>
+      <c r="C12" s="66"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="1">
+        <v>2</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H12" s="23" cm="1">
+        <f t="array" ref="H12:J18">[2]!eigVECT(H2:J4)</f>
+        <v>3.9999999999999964</v>
+      </c>
+      <c r="I12" s="24">
+        <v>-3.5615528128088303</v>
+      </c>
+      <c r="J12" s="25">
+        <v>0.56155281280882985</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(B11)</f>
+        <v>=MMULT(A2:B3,F2:F3)</v>
+      </c>
+      <c r="H13" s="1">
         <v>0</v>
       </c>
-      <c r="D9" s="49">
+      <c r="I13" s="1">
         <v>0</v>
       </c>
-      <c r="F9" t="s">
-[...14 lines deleted...]
-        <v>234</v>
+      <c r="J13" s="1">
+        <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="C10">
+    <row r="14" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="G14" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="26">
+        <v>0.37139067635410378</v>
+      </c>
+      <c r="I14" s="27">
+        <v>0.16118045520251337</v>
+      </c>
+      <c r="J14" s="28">
+        <v>-0.42610800352965827</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H15" s="29">
+        <v>0.55708601453115558</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.41287224839380582</v>
+      </c>
+      <c r="J15" s="30">
+        <v>0.66539015147209291</v>
+      </c>
+      <c r="L15" s="1">
+        <f>SUMSQ(H14:H16)</f>
+        <v>1</v>
+      </c>
+      <c r="M15" s="1">
+        <f>SUMSQ(I14:I16)</f>
+        <v>1</v>
+      </c>
+      <c r="N15" s="1">
+        <f>SUMSQ(J14:J16)</f>
+        <v>0.99999999999999978</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H16" s="31">
+        <v>0.74278135270820755</v>
+      </c>
+      <c r="I16" s="32">
+        <v>-0.896413614001346</v>
+      </c>
+      <c r="J16" s="33">
+        <v>0.61293385911688203</v>
+      </c>
+      <c r="L16" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(L15)</f>
+        <v>=SUMSQ(H14:H16)</v>
+      </c>
+    </row>
+    <row r="17" spans="8:16" x14ac:dyDescent="0.25">
+      <c r="H17" s="1">
+        <v>9.0594198809412723E-14</v>
+      </c>
+      <c r="I17" s="1">
         <v>0</v>
       </c>
-      <c r="D10" s="47">
-[...17 lines deleted...]
-        <v>119</v>
+      <c r="J17" s="1">
+        <v>-4.5502318585179144E-15</v>
+      </c>
+      <c r="M17" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(M15)</f>
+        <v>=SUMSQ(I14:I16)</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-        <v>120</v>
+    <row r="18" spans="8:16" x14ac:dyDescent="0.25">
+      <c r="H18">
+        <v>2.2204460492503131E-15</v>
+      </c>
+      <c r="I18">
+        <v>2.2204460492503131E-16</v>
+      </c>
+      <c r="J18">
+        <v>4.4408920985006262E-16</v>
+      </c>
+      <c r="N18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(N15)</f>
+        <v>=SUMSQ(J14:J16)</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...31 lines deleted...]
-        <v>235</v>
+    <row r="19" spans="8:16" x14ac:dyDescent="0.25">
+      <c r="H19" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(H12)</f>
+        <v>=eigVECT(H2:J4)</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-[...102 lines deleted...]
-      <c r="C26" s="1"/>
+    <row r="26" spans="8:16" x14ac:dyDescent="0.25">
+      <c r="P26" s="20"/>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-[...76 lines deleted...]
-  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="R1:S1"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5A08AA2-37F0-4F1C-A3FD-5CA746D81D7D}">
-  <dimension ref="A1:U32"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1B0E682-A82B-4E94-AE3A-FB0BC7E9194C}">
+  <dimension ref="A1:Y31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="V57" sqref="V57"/>
+      <selection activeCell="W20" sqref="W20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="10.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="17" width="8.85546875" customWidth="1"/>
+    <col min="10" max="10" width="6.5703125" customWidth="1"/>
+    <col min="11" max="11" width="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      <c r="U1" s="44"/>
+    <row r="1" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B1" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="65"/>
+      <c r="G1" t="s">
+        <v>147</v>
+      </c>
+      <c r="M1" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q1" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="W1" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y1" s="62" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="D2" s="50">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
         <v>2</v>
       </c>
-      <c r="E2" s="49">
+      <c r="B2" s="1">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1">
         <v>1</v>
       </c>
-      <c r="F2" s="50"/>
-[...36 lines deleted...]
-      <c r="S2" s="50">
+      <c r="D2" s="1">
+        <v>2</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" cm="1">
+        <f t="array" ref="F2:I5">MMULT(TRANSPOSE(A13:D17),A13:D17)</f>
+        <v>3.2</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>0.60000000000000031</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-5.6</v>
+      </c>
+      <c r="J2" s="1"/>
+      <c r="K2" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="L2" s="55" cm="1">
+        <f t="array" ref="L2:O8">[2]!eigVECTReal(F2:I5)</f>
+        <v>24.055285719958121</v>
+      </c>
+      <c r="M2" s="56">
+        <v>10.25730514791292</v>
+      </c>
+      <c r="N2" s="56">
+        <v>1.4786737405213095</v>
+      </c>
+      <c r="O2" s="57">
+        <v>0.25873539160764963</v>
+      </c>
+      <c r="Q2">
+        <f>L2</f>
+        <v>24.055285719958121</v>
+      </c>
+      <c r="R2">
         <v>0</v>
       </c>
-      <c r="T2" s="50">
+      <c r="S2">
         <v>0</v>
       </c>
-      <c r="U2" s="49">
+      <c r="T2">
         <v>0</v>
       </c>
+      <c r="V2" s="1" cm="1">
+        <f t="array" ref="V2:Y5">MMULT(L3:O6,MMULT(Q2:T5,MINVERSE(L3:O6)))</f>
+        <v>3.2000000000000015</v>
+      </c>
+      <c r="W2" s="1">
+        <v>0.80000000000000038</v>
+      </c>
+      <c r="X2" s="1">
+        <v>0.60000000000000275</v>
+      </c>
+      <c r="Y2" s="1">
+        <v>-5.5999999999999979</v>
+      </c>
     </row>
-    <row r="3" spans="1:21" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D3">
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
         <v>2</v>
       </c>
-      <c r="E3" s="47">
-        <v>2</v>
+      <c r="B3" s="1">
+        <v>0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>6</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1">
+        <v>0.8</v>
       </c>
       <c r="G3" s="1">
-        <v>-1.9669986558131636E-12</v>
+        <v>1.25</v>
       </c>
       <c r="H3" s="1">
-        <v>-4.6024369925868885E-16</v>
+        <v>-2.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-5.072098858881694E-18</v>
-[...19 lines deleted...]
-      <c r="R3" s="48">
+        <v>-2.4</v>
+      </c>
+      <c r="J3" s="1"/>
+      <c r="K3" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L3" s="37">
+        <v>-0.24112198945355057</v>
+      </c>
+      <c r="M3" s="38">
+        <v>-0.26550706886680453</v>
+      </c>
+      <c r="N3" s="38">
+        <v>-0.8361413584301105</v>
+      </c>
+      <c r="O3" s="39">
+        <v>0.41501061589599036</v>
+      </c>
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="S3" s="97">
-[...1 lines deleted...]
-        <v>0.67959958156260658</v>
+      <c r="R3">
+        <f>M2</f>
+        <v>10.25730514791292</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
       </c>
       <c r="T3">
         <v>0</v>
       </c>
-      <c r="U3" s="47">
+      <c r="V3" s="1">
+        <v>0.79999999999999949</v>
+      </c>
+      <c r="W3" s="1">
+        <v>1.2500000000000009</v>
+      </c>
+      <c r="X3" s="1">
+        <v>-2.6000000000000005</v>
+      </c>
+      <c r="Y3" s="1">
+        <v>-2.3999999999999972</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>4</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1">
         <v>0</v>
       </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1">
+        <v>0.60000000000000031</v>
+      </c>
+      <c r="G4" s="1">
+        <v>-2.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>10.8</v>
+      </c>
+      <c r="I4" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="J4" s="1"/>
+      <c r="L4" s="40">
+        <v>-0.13907500344114948</v>
+      </c>
+      <c r="M4">
+        <v>0.1701787450913913</v>
+      </c>
+      <c r="N4">
+        <v>-0.44486202860081347</v>
+      </c>
+      <c r="O4" s="41">
+        <v>-0.86821374882348656</v>
+      </c>
+      <c r="Q4">
+        <v>0</v>
+      </c>
+      <c r="R4">
+        <v>0</v>
+      </c>
+      <c r="S4">
+        <f>N2</f>
+        <v>1.4786737405213095</v>
+      </c>
+      <c r="T4">
+        <v>0</v>
+      </c>
+      <c r="V4" s="1">
+        <v>0.60000000000000331</v>
+      </c>
+      <c r="W4" s="1">
+        <v>-2.6000000000000014</v>
+      </c>
+      <c r="X4" s="1">
+        <v>10.800000000000008</v>
+      </c>
+      <c r="Y4" s="1">
+        <v>4.199999999999994</v>
+      </c>
     </row>
-    <row r="4" spans="1:21" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B4">
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2</v>
+      </c>
+      <c r="B5" s="1">
         <v>1</v>
       </c>
-      <c r="C4">
+      <c r="C5" s="1">
+        <v>0</v>
+      </c>
+      <c r="D5" s="1">
         <v>2</v>
       </c>
-      <c r="D4">
+      <c r="E5" s="1"/>
+      <c r="F5" s="1">
+        <v>-5.6</v>
+      </c>
+      <c r="G5" s="1">
+        <v>-2.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="I5" s="1">
+        <v>20.8</v>
+      </c>
+      <c r="J5" s="1"/>
+      <c r="L5" s="40">
+        <v>0.30495046234601564</v>
+      </c>
+      <c r="M5">
+        <v>-0.91232624963628406</v>
+      </c>
+      <c r="N5">
+        <v>7.0759567040572693E-2</v>
+      </c>
+      <c r="O5" s="41">
+        <v>-0.26393012979153141</v>
+      </c>
+      <c r="Q5">
+        <v>0</v>
+      </c>
+      <c r="R5">
+        <v>0</v>
+      </c>
+      <c r="S5">
+        <v>0</v>
+      </c>
+      <c r="T5">
+        <f>O2</f>
+        <v>0.25873539160764963</v>
+      </c>
+      <c r="V5" s="1">
+        <v>-5.5999999999999961</v>
+      </c>
+      <c r="W5" s="1">
+        <v>-2.3999999999999986</v>
+      </c>
+      <c r="X5" s="1">
+        <v>4.1999999999999948</v>
+      </c>
+      <c r="Y5" s="1">
+        <v>20.799999999999986</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>3</v>
+      </c>
+      <c r="B6" s="1">
+        <v>0</v>
+      </c>
+      <c r="C6" s="1">
         <v>4</v>
       </c>
-      <c r="E4" s="47">
-[...30 lines deleted...]
-      </c>
+      <c r="D6" s="1">
+        <v>1</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F2)</f>
+        <v>=MMULT(TRANSPOSE(A13:D17),A13:D17)</v>
+      </c>
+      <c r="L6" s="42">
+        <v>0.9107818317987888</v>
+      </c>
+      <c r="M6" s="43">
+        <v>0.26116279468076958</v>
+      </c>
+      <c r="N6" s="43">
+        <v>-0.31298320706397187</v>
+      </c>
+      <c r="O6" s="44">
+        <v>6.5665528519335756E-2</v>
+      </c>
+      <c r="V6" s="18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(V2)</f>
+        <v>=MMULT(L3:O6,MMULT(Q2:T5,MINVERSE(L3:O6)))</v>
+      </c>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
     </row>
-    <row r="5" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...41 lines deleted...]
-        <v>5.3495265085481504E-2</v>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="L7">
+        <v>-9.148124106011295E-11</v>
+      </c>
+      <c r="M7">
+        <v>-1.0251842147844331E-11</v>
+      </c>
+      <c r="N7">
+        <v>4.4958769138936808E-13</v>
+      </c>
+      <c r="O7">
+        <v>-3.6744648480292117E-14</v>
       </c>
     </row>
-    <row r="6" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...44 lines deleted...]
-        <v>=J2</v>
+    <row r="8" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B8" t="s">
+        <v>143</v>
+      </c>
+      <c r="G8" t="s">
+        <v>145</v>
+      </c>
+      <c r="L8">
+        <v>1.1546319456101628E-14</v>
+      </c>
+      <c r="M8">
+        <v>7.5495165674510645E-15</v>
+      </c>
+      <c r="N8">
+        <v>1.9984014443252818E-15</v>
+      </c>
+      <c r="O8">
+        <v>4.4408920985006262E-16</v>
+      </c>
+      <c r="W8" t="s">
+        <v>153</v>
+      </c>
+      <c r="Y8" s="62" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...76 lines deleted...]
-      <c r="D9" s="1"/>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <f>AVERAGE(A2:A6)</f>
+        <v>2.6</v>
+      </c>
+      <c r="B9" s="1">
+        <f>AVERAGE(B2:B5)</f>
+        <v>0.5</v>
+      </c>
+      <c r="C9" s="1">
+        <f>AVERAGE(C2:C6)</f>
+        <v>1.8</v>
+      </c>
+      <c r="D9" s="1">
+        <f>AVERAGE(D2:D6)</f>
+        <v>2.2000000000000002</v>
+      </c>
       <c r="E9" s="1"/>
-      <c r="F9" s="72"/>
-[...2 lines deleted...]
-      <c r="I9" s="72"/>
+      <c r="F9" s="58" cm="1">
+        <f t="array" ref="F9:I12">(1/4)*MMULT(TRANSPOSE(A13:D17),A13:D17)</f>
+        <v>0.8</v>
+      </c>
+      <c r="G9" s="58">
+        <v>0.2</v>
+      </c>
+      <c r="H9" s="58">
+        <v>0.15000000000000008</v>
+      </c>
+      <c r="I9" s="58">
+        <v>-1.4</v>
+      </c>
+      <c r="J9" s="58"/>
       <c r="L9" t="str">
         <f ca="1">_xlfn.FORMULATEXT(L2)</f>
-        <v>=eigVECTSym(A20:D23)</v>
-[...4 lines deleted...]
-      <c r="U9" s="1"/>
+        <v>=eigVECTReal(F2:I5)</v>
+      </c>
+      <c r="V9" s="1" cm="1">
+        <f t="array" ref="V9:Y12">MMULT(L13:O16,MMULT(Q12:T15,MINVERSE(L13:O16)))</f>
+        <v>0.80000000000000038</v>
+      </c>
+      <c r="W9" s="1">
+        <v>0.20000000000000023</v>
+      </c>
+      <c r="X9" s="1">
+        <v>0.15000000000000022</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>-1.3999999999999992</v>
+      </c>
     </row>
-    <row r="10" spans="1:21" ht="18.75" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-        <v>173</v>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A9)</f>
+        <v>=AVERAGE(A2:A6)</v>
+      </c>
+      <c r="F10" s="58">
+        <v>0.2</v>
+      </c>
+      <c r="G10" s="58">
+        <v>0.3125</v>
+      </c>
+      <c r="H10" s="58">
+        <v>-0.65</v>
+      </c>
+      <c r="I10" s="58">
+        <v>-0.6</v>
+      </c>
+      <c r="J10" s="58"/>
+      <c r="V10" s="1">
+        <v>0.19999999999999993</v>
+      </c>
+      <c r="W10" s="1">
+        <v>0.31250000000000006</v>
+      </c>
+      <c r="X10" s="1">
+        <v>-0.64999999999999991</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>-0.59999999999999987</v>
       </c>
     </row>
-    <row r="11" spans="1:21" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
-[...37 lines deleted...]
-      <c r="U11" s="44"/>
+    <row r="11" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="F11" s="58">
+        <v>0.15000000000000008</v>
+      </c>
+      <c r="G11" s="58">
+        <v>-0.65</v>
+      </c>
+      <c r="H11" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="I11" s="58">
+        <v>1.05</v>
+      </c>
+      <c r="J11" s="58"/>
+      <c r="M11" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q11" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="V11" s="1">
+        <v>0.15000000000000063</v>
+      </c>
+      <c r="W11" s="1">
+        <v>-0.65000000000000047</v>
+      </c>
+      <c r="X11" s="1">
+        <v>2.7000000000000024</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>1.0499999999999994</v>
+      </c>
     </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.25">
-[...54 lines deleted...]
-        <v>-2.6000000000000028</v>
+    <row r="12" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B12" s="65" t="s">
+        <v>144</v>
+      </c>
+      <c r="C12" s="65"/>
+      <c r="F12" s="58">
+        <v>-1.4</v>
+      </c>
+      <c r="G12" s="58">
+        <v>-0.6</v>
+      </c>
+      <c r="H12" s="58">
+        <v>1.05</v>
+      </c>
+      <c r="I12" s="58">
+        <v>5.2</v>
+      </c>
+      <c r="J12" s="58"/>
+      <c r="K12" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="L12" s="55" cm="1">
+        <f t="array" ref="L12:O18">[2]!eigVECTSym(F9:I12)</f>
+        <v>6.0138214299895303</v>
+      </c>
+      <c r="M12" s="56">
+        <v>2.56432628697823</v>
+      </c>
+      <c r="N12" s="56">
+        <v>0.36966843513032738</v>
+      </c>
+      <c r="O12" s="57">
+        <v>6.4683847901912409E-2</v>
+      </c>
+      <c r="Q12">
+        <f>L12</f>
+        <v>6.0138214299895303</v>
+      </c>
+      <c r="R12">
+        <v>0</v>
+      </c>
+      <c r="S12">
+        <v>0</v>
+      </c>
+      <c r="T12">
+        <v>0</v>
+      </c>
+      <c r="V12" s="1">
+        <v>-1.399999999999999</v>
+      </c>
+      <c r="W12" s="1">
+        <v>-0.59999999999999964</v>
+      </c>
+      <c r="X12" s="1">
+        <v>1.0499999999999987</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>5.1999999999999957</v>
       </c>
     </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-        <v>-2.2000000000000006</v>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" cm="1">
+        <f t="array" ref="A13:A17">A2:A6-A9</f>
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="B13" s="1" cm="1">
+        <f t="array" ref="B13:B17">B2:B6-B9</f>
+        <v>-0.5</v>
+      </c>
+      <c r="C13" s="1" cm="1">
+        <f t="array" ref="C13:C17">C2:C6-C9</f>
+        <v>-0.8</v>
+      </c>
+      <c r="D13" s="1" cm="1">
+        <f t="array" ref="D13:D17">D2:D6-D9</f>
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F9)</f>
+        <v>=(1/4)*MMULT(TRANSPOSE(A13:D17),A13:D17)</v>
+      </c>
+      <c r="K13" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="L13" s="37">
+        <v>-0.24112198945355057</v>
+      </c>
+      <c r="M13" s="38">
+        <v>-0.26550706886680442</v>
+      </c>
+      <c r="N13" s="38">
+        <v>-0.83614135843011095</v>
+      </c>
+      <c r="O13" s="39">
+        <v>-0.41501061589599031</v>
+      </c>
+      <c r="Q13">
+        <v>0</v>
+      </c>
+      <c r="R13">
+        <f>M12</f>
+        <v>2.56432628697823</v>
+      </c>
+      <c r="S13">
+        <v>0</v>
+      </c>
+      <c r="T13">
+        <v>0</v>
+      </c>
+      <c r="V13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(V9)</f>
+        <v>=MMULT(L13:O16,MMULT(Q12:T15,MINVERSE(L13:O16)))</v>
       </c>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A14" s="48"/>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>-0.60000000000000009</v>
+      </c>
       <c r="B14" s="1">
-        <f t="shared" si="2"/>
-        <v>-1</v>
+        <v>-0.5</v>
       </c>
       <c r="C14" s="1">
-        <f t="shared" si="2"/>
-        <v>-2</v>
+        <v>1.2</v>
       </c>
       <c r="D14" s="1">
-        <f t="shared" si="2"/>
-[...40 lines deleted...]
-        <v>1.7333333333333338</v>
+        <v>3.8</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="L14" s="40">
+        <v>-0.13907500344114956</v>
+      </c>
+      <c r="M14">
+        <v>0.17017874509139111</v>
+      </c>
+      <c r="N14">
+        <v>-0.44486202860081292</v>
+      </c>
+      <c r="O14" s="41">
+        <v>0.86821374882348668</v>
+      </c>
+      <c r="Q14">
+        <v>0</v>
+      </c>
+      <c r="R14">
+        <v>0</v>
+      </c>
+      <c r="S14">
+        <f>N12</f>
+        <v>0.36966843513032738</v>
+      </c>
+      <c r="T14">
+        <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="48"/>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>1.4</v>
+      </c>
       <c r="B15" s="1">
-        <f t="shared" si="2"/>
-        <v>1</v>
+        <v>0.5</v>
       </c>
       <c r="C15" s="1">
-        <f t="shared" si="2"/>
-        <v>1</v>
+        <v>-0.8</v>
       </c>
       <c r="D15" s="1">
-        <f t="shared" si="2"/>
-[...40 lines deleted...]
-        <v>2.9666666666666637</v>
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="L15" s="40">
+        <v>0.30495046234601597</v>
+      </c>
+      <c r="M15">
+        <v>-0.91232624963628406</v>
+      </c>
+      <c r="N15">
+        <v>7.0759567040572929E-2</v>
+      </c>
+      <c r="O15" s="41">
+        <v>0.26393012979153135</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15">
+        <v>0</v>
+      </c>
+      <c r="S15">
+        <v>0</v>
+      </c>
+      <c r="T15">
+        <f>O12</f>
+        <v>6.4683847901912409E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="L16" s="1" t="str">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="B16" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="C16" s="1">
+        <v>-1.8</v>
+      </c>
+      <c r="D16" s="1">
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="59">
+        <f>L2/(COUNT(A2:A6)-1)</f>
+        <v>6.0138214299895303</v>
+      </c>
+      <c r="G16" s="59">
+        <f t="shared" ref="G16:I16" si="0">M2/(COUNT(B2:B6)-1)</f>
+        <v>2.56432628697823</v>
+      </c>
+      <c r="H16" s="59">
+        <f t="shared" si="0"/>
+        <v>0.36966843513032738</v>
+      </c>
+      <c r="I16" s="59">
+        <f t="shared" si="0"/>
+        <v>6.4683847901912409E-2</v>
+      </c>
+      <c r="J16" s="50"/>
+      <c r="L16" s="42">
+        <v>0.9107818317987888</v>
+      </c>
+      <c r="M16" s="43">
+        <v>0.26116279468076981</v>
+      </c>
+      <c r="N16" s="43">
+        <v>-0.31298320706397192</v>
+      </c>
+      <c r="O16" s="44">
+        <v>-6.5665528519335714E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>0.39999999999999991</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-0.5</v>
+      </c>
+      <c r="C17" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-1.2000000000000002</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F16)</f>
+        <v>=L2/(COUNT(A2:A6)-1)</v>
+      </c>
+      <c r="L17">
+        <v>-3.5734859789106621E-13</v>
+      </c>
+      <c r="M17">
+        <v>-4.0046258390016917E-14</v>
+      </c>
+      <c r="N17">
+        <v>1.7562019194897191E-15</v>
+      </c>
+      <c r="O17">
+        <v>-1.4353378312614108E-16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A13)</f>
+        <v>=A2:A6-A9</v>
+      </c>
+      <c r="L18">
+        <v>3.3306690738754696E-15</v>
+      </c>
+      <c r="M18">
+        <v>2.3314683517128287E-15</v>
+      </c>
+      <c r="N18">
+        <v>4.9960036108132044E-16</v>
+      </c>
+      <c r="O18">
+        <v>8.3266726846886741E-17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="L19" t="str">
         <f ca="1">_xlfn.FORMULATEXT(L12)</f>
-        <v>=MINVERSE(L3:O6)</v>
-[...6 lines deleted...]
-        <v>=MMULT(MMULT(L3:O6,R2:U5),L12:O15)</v>
+        <v>=eigVECTSym(F9:I12)</v>
       </c>
     </row>
-    <row r="17" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      </c>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="E28" s="50"/>
     </row>
-    <row r="18" spans="1:18" ht="17.25" thickBot="1" x14ac:dyDescent="0.3">
-[...298 lines deleted...]
-      </c>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="E31" s="50"/>
     </row>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B12:C12"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>Vector ops</vt:lpstr>
       <vt:lpstr>Matrix ops</vt:lpstr>
-      <vt:lpstr>Norms</vt:lpstr>
-[...5 lines deleted...]
-      <vt:lpstr>Eigen exmpl</vt:lpstr>
+      <vt:lpstr>Determinants</vt:lpstr>
+      <vt:lpstr>Traces</vt:lpstr>
+      <vt:lpstr>Vector projection</vt:lpstr>
+      <vt:lpstr>Projection 2</vt:lpstr>
+      <vt:lpstr>Diagonal</vt:lpstr>
+      <vt:lpstr>Eigen</vt:lpstr>
       <vt:lpstr>EVD</vt:lpstr>
-      <vt:lpstr>SD</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PCA Score</vt:lpstr>
+      <vt:lpstr>SVD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Branko Pecar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>