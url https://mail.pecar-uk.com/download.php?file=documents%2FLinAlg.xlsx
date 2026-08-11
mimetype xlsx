--- v1 (2026-06-11)
+++ v2 (2026-08-11)
@@ -1,202 +1,217 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/f4dd54fdcc2a60a7/Documents/Lin Algebra Intro/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{86EB4681-FDDB-4DED-8355-8D2F588007B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{A7E5D74E-24B8-47D6-B16C-EFB34E190CB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{3229B85F-5D7F-4CAD-A50F-20315EE4BA59}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{19BC8F5E-B4F0-4284-9ED8-F713296BAB60}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{19BC8F5E-B4F0-4284-9ED8-F713296BAB60}"/>
   </bookViews>
   <sheets>
     <sheet name="Vector ops" sheetId="1" r:id="rId1"/>
     <sheet name="Matrix ops" sheetId="7" r:id="rId2"/>
     <sheet name="Determinants" sheetId="8" r:id="rId3"/>
-    <sheet name="Traces" sheetId="4" r:id="rId4"/>
-[...5 lines deleted...]
-    <sheet name="SVD" sheetId="11" r:id="rId10"/>
+    <sheet name="Rank" sheetId="13" r:id="rId4"/>
+    <sheet name="Traces" sheetId="4" r:id="rId5"/>
+    <sheet name="Vector projection" sheetId="3" r:id="rId6"/>
+    <sheet name="Projection 2" sheetId="2" r:id="rId7"/>
+    <sheet name="Diagonal" sheetId="9" r:id="rId8"/>
+    <sheet name="Eigen" sheetId="10" r:id="rId9"/>
+    <sheet name="EVD" sheetId="12" r:id="rId10"/>
+    <sheet name="SVD" sheetId="11" r:id="rId11"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId11"/>
     <externalReference r:id="rId12"/>
+    <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
     <definedName name="r_0">[1]Sheet17!$A$3:$A$264</definedName>
     <definedName name="r_1">[1]Sheet17!$B$3:$B$264</definedName>
     <definedName name="r_2">[1]Sheet17!$C$3:$C$264</definedName>
     <definedName name="r_3">[1]Sheet17!$D$3:$D$264</definedName>
     <definedName name="r_4">[1]Sheet17!$E$3:$E$264</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H3" i="1" l="1" a="1"/>
+  <c r="A6" i="13" l="1"/>
+  <c r="E6" i="13"/>
+  <c r="H3" i="1" a="1"/>
   <c r="H3" i="1" s="1"/>
   <c r="T2" i="11" a="1"/>
   <c r="T2" i="11" s="1"/>
+  <c r="A7" i="13" a="1"/>
+  <c r="T33" i="11"/>
+  <c r="T11" i="10"/>
+  <c r="B7" i="13"/>
+  <c r="E7" i="13" a="1"/>
+  <c r="F7" i="13"/>
+  <c r="F6" i="13"/>
+  <c r="T9" i="10"/>
   <c r="T35" i="11"/>
-  <c r="T33" i="11"/>
-  <c r="A9" i="12" l="1"/>
+  <c r="T8" i="10" a="1"/>
+  <c r="B6" i="13"/>
+  <c r="T8" i="10" l="1"/>
+  <c r="E7" i="13"/>
+  <c r="A7" i="13"/>
+  <c r="A9" i="12"/>
   <c r="A13" i="12" s="1" a="1"/>
   <c r="A13" i="12" s="1"/>
   <c r="D9" i="12"/>
   <c r="D13" i="12" s="1" a="1"/>
   <c r="D13" i="12" s="1"/>
   <c r="C9" i="12"/>
   <c r="C13" i="12" s="1" a="1"/>
   <c r="C13" i="12" s="1"/>
   <c r="B9" i="12"/>
   <c r="B13" i="12" s="1" a="1"/>
   <c r="B13" i="12" s="1"/>
   <c r="C8" i="11" a="1"/>
   <c r="C8" i="11" s="1"/>
   <c r="D8" i="11" a="1"/>
   <c r="D8" i="11" s="1"/>
   <c r="E8" i="11" a="1"/>
   <c r="E8" i="11" s="1"/>
   <c r="B8" i="11" a="1"/>
   <c r="B8" i="11" s="1"/>
-  <c r="N35" i="11"/>
-[...2 lines deleted...]
-  <c r="A18" i="12"/>
+  <c r="N15" i="11" a="1"/>
+  <c r="F13" i="12"/>
+  <c r="L19" i="12"/>
+  <c r="N20" i="11"/>
   <c r="H13" i="11"/>
   <c r="T15" i="11"/>
+  <c r="B30" i="11"/>
+  <c r="V13" i="12"/>
+  <c r="A18" i="12"/>
+  <c r="A10" i="12"/>
+  <c r="N7" i="11"/>
+  <c r="L9" i="12"/>
+  <c r="B37" i="11"/>
+  <c r="T22" i="11"/>
+  <c r="T20" i="11"/>
+  <c r="H19" i="11"/>
+  <c r="N13" i="11"/>
+  <c r="N2" i="11" a="1"/>
+  <c r="V6" i="12"/>
+  <c r="N35" i="11"/>
+  <c r="T7" i="11"/>
+  <c r="T27" i="11"/>
+  <c r="T29" i="11"/>
+  <c r="F6" i="12"/>
   <c r="B20" i="11"/>
-  <c r="N15" i="11" a="1"/>
-  <c r="L19" i="12"/>
   <c r="N9" i="11" a="1"/>
-  <c r="T22" i="11"/>
-[...1 lines deleted...]
-  <c r="T27" i="11"/>
+  <c r="H6" i="11"/>
+  <c r="F17" i="12"/>
   <c r="H26" i="11"/>
-  <c r="N7" i="11"/>
-[...13 lines deleted...]
-  <c r="V6" i="12"/>
   <c r="B16" i="11" l="1" a="1"/>
   <c r="F9" i="12" a="1"/>
   <c r="F2" i="12" a="1"/>
   <c r="N2" i="11"/>
   <c r="N15" i="11"/>
   <c r="N9" i="11"/>
   <c r="B16" i="11" l="1"/>
   <c r="F9" i="12"/>
   <c r="N30" i="11" a="1"/>
   <c r="N30" i="11" s="1"/>
   <c r="F2" i="12"/>
+  <c r="B23" i="11" a="1"/>
+  <c r="H2" i="11" a="1"/>
+  <c r="L2" i="12" a="1"/>
+  <c r="H15" i="11" a="1"/>
+  <c r="T10" i="11" a="1"/>
   <c r="L12" i="12" a="1"/>
-  <c r="H2" i="11" a="1"/>
-[...2 lines deleted...]
-  <c r="L2" i="12" a="1"/>
   <c r="H9" i="11" a="1"/>
-  <c r="B23" i="11" a="1"/>
   <c r="T10" i="11" l="1"/>
   <c r="T32" i="11" s="1"/>
   <c r="T34" i="11" s="1"/>
   <c r="U32" i="11"/>
   <c r="U34" i="11" s="1"/>
   <c r="W32" i="11"/>
   <c r="W34" i="11" s="1"/>
   <c r="V32" i="11"/>
   <c r="V34" i="11" s="1"/>
   <c r="V28" i="11"/>
   <c r="W28" i="11"/>
   <c r="U28" i="11"/>
   <c r="H15" i="11"/>
   <c r="H2" i="11"/>
   <c r="H9" i="11"/>
   <c r="B23" i="11"/>
   <c r="T28" i="11" s="1"/>
   <c r="V19" i="11"/>
   <c r="Q26" i="11"/>
   <c r="U19" i="11"/>
   <c r="W19" i="11"/>
   <c r="P25" i="11"/>
   <c r="O24" i="11"/>
   <c r="T5" i="12"/>
   <c r="S4" i="12"/>
@@ -321,214 +336,215 @@
   <c r="B9" i="2" a="1"/>
   <c r="B9" i="2" s="1"/>
   <c r="F9" i="2" s="1" a="1"/>
   <c r="F9" i="2" s="1"/>
   <c r="K9" i="2" s="1" a="1"/>
   <c r="K9" i="2" s="1"/>
   <c r="K2" i="2" s="1" a="1"/>
   <c r="K2" i="2" s="1"/>
   <c r="AI11" i="2"/>
   <c r="AG12" i="2"/>
   <c r="AH12" i="2"/>
   <c r="AH13" i="2" s="1"/>
   <c r="AH14" i="2" s="1"/>
   <c r="AH15" i="2" s="1"/>
   <c r="AH16" i="2" s="1"/>
   <c r="AH17" i="2" s="1"/>
   <c r="AH18" i="2" s="1"/>
   <c r="AH19" i="2" s="1"/>
   <c r="AH20" i="2" s="1"/>
   <c r="AC21" i="2" s="1"/>
   <c r="AD22" i="2" s="1"/>
   <c r="AD23" i="2" s="1"/>
   <c r="AD24" i="2" s="1"/>
   <c r="AD25" i="2" s="1"/>
   <c r="AD26" i="2" s="1"/>
+  <c r="L11" i="10"/>
+  <c r="H4" i="1"/>
+  <c r="E29" i="2"/>
+  <c r="K15" i="4"/>
+  <c r="B13" i="11"/>
+  <c r="I5" i="3"/>
+  <c r="J14" i="8"/>
+  <c r="J22" i="8"/>
+  <c r="S2" i="4" a="1"/>
+  <c r="G4" i="8"/>
+  <c r="J33" i="3"/>
+  <c r="K3" i="2"/>
+  <c r="A24" i="2"/>
+  <c r="T26" i="1"/>
+  <c r="M17" i="10"/>
+  <c r="D12" i="3"/>
+  <c r="K5" i="3"/>
+  <c r="L5" i="10"/>
+  <c r="M5" i="3"/>
+  <c r="K9" i="3"/>
+  <c r="N18" i="10"/>
+  <c r="R22" i="1"/>
+  <c r="G23" i="3"/>
+  <c r="V10" i="10"/>
+  <c r="R28" i="1"/>
+  <c r="S10" i="4"/>
+  <c r="A31" i="3"/>
+  <c r="H10" i="10"/>
+  <c r="F6" i="2"/>
+  <c r="I3" i="4"/>
+  <c r="H19" i="10"/>
+  <c r="T13" i="1"/>
+  <c r="K13" i="3"/>
+  <c r="H7" i="10" a="1"/>
+  <c r="F10" i="4"/>
+  <c r="A27" i="3"/>
+  <c r="F9" i="4" a="1"/>
+  <c r="V2" i="10" a="1"/>
+  <c r="V22" i="1"/>
+  <c r="K16" i="3"/>
+  <c r="A8" i="3"/>
+  <c r="I9" i="3"/>
+  <c r="P4" i="7"/>
+  <c r="G19" i="8"/>
+  <c r="D22" i="1"/>
+  <c r="S9" i="4" a="1"/>
+  <c r="H16" i="1"/>
+  <c r="E17" i="3"/>
+  <c r="I11" i="9"/>
+  <c r="C11" i="4"/>
+  <c r="S3" i="4"/>
+  <c r="J23" i="3"/>
+  <c r="D27" i="1"/>
+  <c r="O22" i="1"/>
+  <c r="I26" i="2"/>
+  <c r="P4" i="1"/>
+  <c r="H20" i="1"/>
+  <c r="T22" i="1"/>
+  <c r="E9" i="3"/>
+  <c r="G5" i="3"/>
+  <c r="E24" i="2"/>
+  <c r="G6" i="4"/>
+  <c r="Q8" i="10"/>
+  <c r="D11" i="1"/>
+  <c r="G5" i="7"/>
+  <c r="H6" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="A12" i="3"/>
+  <c r="H5" i="2"/>
+  <c r="G5" i="4" a="1"/>
+  <c r="T9" i="7"/>
+  <c r="D13" i="3"/>
+  <c r="H10" i="4"/>
+  <c r="P7" i="1"/>
+  <c r="H8" i="1"/>
+  <c r="D6" i="1"/>
+  <c r="F12" i="2"/>
+  <c r="G3" i="4"/>
+  <c r="Q11" i="10"/>
   <c r="I15" i="4"/>
-  <c r="T22" i="1"/>
-[...2 lines deleted...]
-  <c r="D11" i="1"/>
+  <c r="I2" i="4" a="1"/>
+  <c r="G28" i="3"/>
+  <c r="K6" i="1"/>
+  <c r="H12" i="1"/>
+  <c r="T29" i="1"/>
+  <c r="I14" i="4" a="1"/>
   <c r="P14" i="1"/>
-  <c r="K9" i="3"/>
-[...5 lines deleted...]
-  <c r="S3" i="4"/>
+  <c r="Y4" i="1"/>
+  <c r="B13" i="10"/>
+  <c r="J3" i="8"/>
+  <c r="F10" i="7"/>
+  <c r="K22" i="1"/>
+  <c r="R18" i="1"/>
+  <c r="A16" i="3"/>
+  <c r="I5" i="9"/>
+  <c r="L16" i="10"/>
+  <c r="K12" i="2"/>
+  <c r="B13" i="2"/>
+  <c r="A29" i="2"/>
+  <c r="H15" i="7"/>
+  <c r="G11" i="8"/>
+  <c r="G27" i="1"/>
+  <c r="R12" i="1"/>
+  <c r="Q9" i="7"/>
+  <c r="B8" i="10"/>
+  <c r="F16" i="4"/>
+  <c r="D17" i="1"/>
   <c r="D23" i="3"/>
-  <c r="H5" i="2"/>
-[...47 lines deleted...]
-  <c r="J23" i="3"/>
   <c r="G9" i="3"/>
-  <c r="B8" i="10"/>
-[...30 lines deleted...]
-  <c r="A27" i="3"/>
   <c r="E5" i="3"/>
-  <c r="G11" i="8"/>
-[...5 lines deleted...]
-  <c r="P4" i="1"/>
   <c r="H12" i="10" a="1"/>
-  <c r="A12" i="3"/>
-[...4 lines deleted...]
-  <c r="L11" i="10"/>
   <c r="W26" i="11" l="1"/>
   <c r="V26" i="11"/>
   <c r="U26" i="11"/>
   <c r="T26" i="11"/>
   <c r="S2" i="4"/>
   <c r="I2" i="4"/>
   <c r="I14" i="4"/>
   <c r="K14" i="4" s="1"/>
   <c r="H7" i="10"/>
   <c r="S9" i="4"/>
   <c r="G5" i="4"/>
   <c r="F9" i="4"/>
   <c r="H9" i="4" s="1"/>
   <c r="V2" i="10"/>
-  <c r="Q10" i="10" s="1"/>
   <c r="L15" i="10"/>
   <c r="M8" i="10" a="1"/>
   <c r="M8" i="10" s="1"/>
   <c r="M15" i="10"/>
   <c r="H12" i="10"/>
   <c r="L8" i="10" s="1" a="1"/>
   <c r="L8" i="10" s="1"/>
   <c r="L2" i="10" a="1"/>
   <c r="L2" i="10" s="1"/>
   <c r="N15" i="10"/>
   <c r="N8" i="10" a="1"/>
   <c r="N8" i="10" s="1"/>
   <c r="I8" i="9" a="1"/>
   <c r="I8" i="9" s="1"/>
   <c r="I2" i="9" a="1"/>
   <c r="I2" i="9" s="1"/>
   <c r="AG13" i="2"/>
   <c r="AI12" i="2"/>
   <c r="R21" i="1"/>
   <c r="D14" i="1"/>
   <c r="K9" i="1"/>
   <c r="K3" i="1"/>
   <c r="T11" i="1" a="1"/>
   <c r="T11" i="1" s="1"/>
   <c r="R11" i="1"/>
   <c r="T21" i="1"/>
   <c r="V21" i="1" s="1"/>
   <c r="A15" i="3"/>
   <c r="E3" i="3" s="1" a="1"/>
   <c r="E3" i="3" s="1"/>
   <c r="I4" i="3"/>
   <c r="G8" i="3" s="1"/>
   <c r="E8" i="3"/>
   <c r="D21" i="3" a="1"/>
   <c r="D21" i="3" s="1"/>
   <c r="G21" i="3" s="1" a="1"/>
   <c r="G21" i="3" s="1"/>
-  <c r="V21" i="11" l="1"/>
+  <c r="Q10" i="10" l="1"/>
+  <c r="T10" i="10"/>
+  <c r="V21" i="11"/>
   <c r="U21" i="11"/>
   <c r="W21" i="11"/>
   <c r="T21" i="11"/>
   <c r="A27" i="2" a="1"/>
   <c r="A27" i="2" s="1"/>
   <c r="I23" i="2" s="1" a="1"/>
   <c r="I23" i="2" s="1"/>
   <c r="AG14" i="2"/>
   <c r="AI13" i="2"/>
   <c r="M4" i="3"/>
   <c r="G3" i="3" a="1"/>
   <c r="G3" i="3" s="1"/>
   <c r="K4" i="3"/>
   <c r="I8" i="3"/>
   <c r="K8" i="3" s="1"/>
   <c r="E27" i="2" l="1" a="1"/>
   <c r="E27" i="2" s="1"/>
   <c r="AI14" i="2"/>
   <c r="AG15" i="2"/>
   <c r="K12" i="3" a="1"/>
   <c r="K12" i="3" s="1"/>
   <c r="K15" i="3" a="1"/>
   <c r="K15" i="3" s="1"/>
   <c r="C12" i="3" a="1"/>
   <c r="C12" i="3" s="1"/>
@@ -559,51 +575,51 @@
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="167">
   <si>
     <r>
       <t>x=(A</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>T</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>A)</t>
     </r>
@@ -2274,53 +2290,50 @@
     <t>det(A)</t>
   </si>
   <si>
     <t>u - v</t>
   </si>
   <si>
     <r>
       <t>A</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>-1</t>
     </r>
   </si>
   <si>
     <t>Dot Product</t>
   </si>
   <si>
-    <t>Cross Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Addition</t>
   </si>
   <si>
     <t>Subtraction</t>
   </si>
   <si>
     <t>Linear combination</t>
   </si>
   <si>
     <t>Angle</t>
   </si>
   <si>
     <t>The magnitude / The norm</t>
   </si>
   <si>
     <t>Normalised vector</t>
   </si>
   <si>
     <t>u+v</t>
   </si>
   <si>
     <t>Vector u</t>
   </si>
   <si>
     <r>
@@ -3995,50 +4008,53 @@
   <si>
     <r>
       <t>Covar C of X</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>C</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> reconstructed from EVD</t>
     </r>
+  </si>
+  <si>
+    <t>Outer Product</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.000000000000000"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
     <numFmt numFmtId="166" formatCode="0.0000"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="0.000000"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
@@ -4502,51 +4518,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>28</xdr:col>
       <xdr:colOff>13025</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>117231</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>29</xdr:col>
@@ -26006,50 +26022,51 @@
       <sheetName val="L9 3"/>
       <sheetName val="L12 2"/>
       <sheetName val="L16 2"/>
       <sheetName val="L16 4"/>
       <sheetName val="L16 42a"/>
       <sheetName val="L18 23"/>
       <sheetName val="L18 63"/>
       <sheetName val="L25 5"/>
       <sheetName val="L27 3"/>
       <sheetName val="L32 2"/>
       <sheetName val="L32 24"/>
       <sheetName val="L36 23a"/>
       <sheetName val="L36 23b"/>
       <sheetName val="L50 25"/>
       <sheetName val="L54 23"/>
       <sheetName val="L64 4"/>
       <sheetName val="T2"/>
       <sheetName val="T3"/>
       <sheetName val="T4"/>
     </sheetNames>
     <definedNames>
       <definedName name="eigVAL"/>
       <definedName name="eigVECT"/>
       <definedName name="eigVECTReal"/>
       <definedName name="eigVECTSym"/>
+      <definedName name="MRANK"/>
       <definedName name="SVD_D"/>
       <definedName name="SVD_U"/>
       <definedName name="SVD_V"/>
       <definedName name="TRACE"/>
     </definedNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
@@ -26061,54 +26078,50 @@
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
       <sheetData sheetId="27"/>
       <sheetData sheetId="28"/>
       <sheetData sheetId="29"/>
       <sheetData sheetId="30"/>
       <sheetData sheetId="31"/>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38"/>
       <sheetData sheetId="39"/>
       <sheetData sheetId="40"/>
       <sheetData sheetId="41"/>
       <sheetData sheetId="42"/>
       <sheetData sheetId="43"/>
       <sheetData sheetId="44"/>
       <sheetData sheetId="45"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -26386,129 +26399,129 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{842430D3-9B2D-4015-A6A7-262735C2D9A1}">
   <dimension ref="A1:Z29"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="10" max="10" width="19.85546875" customWidth="1"/>
     <col min="27" max="27" width="3.5703125" customWidth="1"/>
     <col min="28" max="34" width="3.28515625" customWidth="1"/>
     <col min="35" max="40" width="3.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="L1" t="s">
-        <v>96</v>
+        <v>166</v>
       </c>
       <c r="P1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="X1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H2" s="19" t="s">
         <v>80</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>81</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1" t="s">
         <v>51</v>
       </c>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1">
         <v>5</v>
       </c>
       <c r="X2" s="1">
         <v>3</v>
@@ -26636,51 +26649,51 @@
       <c r="G5" s="1">
         <v>1</v>
       </c>
       <c r="H5">
         <f>SUMPRODUCT(F3:F5,G3:G5)</f>
         <v>10</v>
       </c>
       <c r="K5" s="1">
         <v>9</v>
       </c>
       <c r="L5" s="1">
         <v>6</v>
       </c>
       <c r="M5" s="1">
         <v>3</v>
       </c>
       <c r="O5" s="1">
         <v>3</v>
       </c>
       <c r="P5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D6" t="str">
         <f ca="1">_xlfn.FORMULATEXT(D3)</f>
         <v>=A3:A5+B3:B5</v>
       </c>
       <c r="H6" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H5)</f>
         <v>=SUMPRODUCT(F3:F5,G3:G5)</v>
       </c>
       <c r="K6" t="str">
         <f ca="1">_xlfn.FORMULATEXT(K3)</f>
         <v>=MMULT(F3:F5,TRANSPOSE(G3:G5))</v>
       </c>
       <c r="P6">
         <f>Z27</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>50</v>
       </c>
@@ -26715,51 +26728,51 @@
       <c r="K8" s="1" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A9" s="1">
         <v>-1</v>
       </c>
       <c r="B9" s="1">
         <v>3</v>
       </c>
       <c r="D9" s="1">
         <v>-4</v>
       </c>
       <c r="K9" s="1" cm="1">
         <f t="array" ref="K9:M11">MMULT(F3:F5,TRANSPOSE(G3:G5))</f>
         <v>3</v>
       </c>
       <c r="L9" s="1">
         <v>2</v>
       </c>
       <c r="M9" s="1">
         <v>1</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="Z9" s="1"/>
     </row>
     <row r="10" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>3</v>
       </c>
       <c r="B10" s="1">
         <v>9</v>
       </c>
       <c r="D10" s="1">
         <v>-6</v>
       </c>
       <c r="H10" s="19" t="s">
         <v>79</v>
       </c>
       <c r="K10" s="1">
         <v>6</v>
       </c>
       <c r="L10" s="1">
         <v>4</v>
       </c>
@@ -26807,54 +26820,54 @@
       <c r="Z11" s="1"/>
     </row>
     <row r="12" spans="1:26" x14ac:dyDescent="0.25">
       <c r="H12" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H11)</f>
         <v>=MMULT(TRANSPOSE(G3:G5),F3:F5)</v>
       </c>
       <c r="K12" t="str">
         <f ca="1">_xlfn.FORMULATEXT(K9)</f>
         <v>=MMULT(F3:F5,TRANSPOSE(G3:G5))</v>
       </c>
       <c r="P12" s="1">
         <v>-0.1690308509457033</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" t="str">
         <f ca="1">_xlfn.FORMULATEXT(R11)</f>
         <v>=SQRT(SUMSQ(P11:P13))</v>
       </c>
     </row>
     <row r="13" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>74</v>
       </c>
       <c r="B13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="N13" s="1"/>
       <c r="P13" s="1">
         <v>0.50709255283710997</v>
       </c>
       <c r="T13" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T11)</f>
         <v>=SQRT(MMULT(TRANSPOSE(P11:P13),P11:P13))</v>
       </c>
     </row>
     <row r="14" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B14" s="1">
         <v>2</v>
       </c>
       <c r="D14" s="1" cm="1">
         <f t="array" ref="D14:D16">A15*B14:B16</f>
         <v>4</v>
       </c>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1" t="s">
         <v>51</v>
       </c>
@@ -26939,51 +26952,51 @@
         <f ca="1">_xlfn.FORMULATEXT(D14)</f>
         <v>=A15*B14:B16</v>
       </c>
       <c r="G17" s="1">
         <v>3</v>
       </c>
       <c r="O17" s="1">
         <v>5</v>
       </c>
       <c r="P17" s="1">
         <v>-1</v>
       </c>
       <c r="R17" s="1" cm="1">
         <f t="array" ref="R17">MMULT(TRANSPOSE(O17:O19),P17:P19)</f>
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:26" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>72</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="H18" s="19" t="s">
         <v>82</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="O18" s="1">
         <v>-1</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
       </c>
       <c r="R18" t="str">
         <f ca="1">_xlfn.FORMULATEXT(R17)</f>
         <v>=MMULT(TRANSPOSE(O17:O19),P17:P19)</v>
       </c>
     </row>
     <row r="19" spans="1:26" x14ac:dyDescent="0.25">
       <c r="B19" s="1">
         <v>2</v>
       </c>
       <c r="D19" s="1" cm="1">
@@ -26992,51 +27005,51 @@
       </c>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" cm="1">
         <f t="array" ref="H19">MMULT(TRANSPOSE(G15:G17),G15:G17)</f>
         <v>14</v>
       </c>
       <c r="K19" s="1" cm="1">
         <f t="array" ref="K19:M21">MMULT(G15:G17,TRANSPOSE(G15:G17))</f>
         <v>1</v>
       </c>
       <c r="L19" s="1">
         <v>2</v>
       </c>
       <c r="M19" s="1">
         <v>3</v>
       </c>
       <c r="O19" s="1">
         <v>3</v>
       </c>
       <c r="P19" s="1">
         <v>9</v>
       </c>
       <c r="R19" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>0.5</v>
       </c>
       <c r="B20" s="1">
         <v>0</v>
       </c>
       <c r="D20" s="1">
         <v>0</v>
       </c>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H19)</f>
         <v>=MMULT(TRANSPOSE(G15:G17),G15:G17)</v>
       </c>
       <c r="K20" s="1">
         <v>2</v>
       </c>
       <c r="L20" s="1">
         <v>4</v>
       </c>
@@ -27105,95 +27118,95 @@
         <v>50</v>
       </c>
       <c r="K22" t="str">
         <f ca="1">_xlfn.FORMULATEXT(K19)</f>
         <v>=MMULT(G15:G17,TRANSPOSE(G15:G17))</v>
       </c>
       <c r="O22" t="str">
         <f ca="1">_xlfn.FORMULATEXT(O21)</f>
         <v>=SQRT(SUMSQ(O17:O19))</v>
       </c>
       <c r="R22" t="str">
         <f ca="1">_xlfn.FORMULATEXT(R21)</f>
         <v>=R17/(O21*P21)</v>
       </c>
       <c r="T22" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T21)</f>
         <v>=ACOS(R21)</v>
       </c>
       <c r="V22" t="str">
         <f ca="1">_xlfn.FORMULATEXT(V21)</f>
         <v>=DEGREES(T21)</v>
       </c>
     </row>
     <row r="23" spans="1:26" x14ac:dyDescent="0.25">
       <c r="D23" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="G23" s="1">
         <v>1</v>
       </c>
       <c r="H23" s="1">
         <v>0</v>
       </c>
       <c r="N23" s="1"/>
       <c r="Z23" s="1"/>
     </row>
     <row r="24" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>70</v>
       </c>
       <c r="G24" s="1">
         <v>0</v>
       </c>
       <c r="H24" s="1">
         <v>1</v>
       </c>
       <c r="N24" s="1"/>
       <c r="R24" s="1" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>-3</v>
       </c>
       <c r="B25" s="1">
         <v>2</v>
       </c>
       <c r="D25" s="1" cm="1">
         <f t="array" ref="D25:D26">4*A25:A26+5*B25:B26</f>
         <v>-2</v>
       </c>
       <c r="G25" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="N25" s="1"/>
       <c r="R25" s="1" cm="1">
         <f t="array" ref="R25:R27">O17:O19-P17:P19</f>
         <v>6</v>
       </c>
       <c r="T25" s="1" cm="1">
         <f t="array" ref="T25">SQRT(MMULT(TRANSPOSE(R25:R27),R25:R27))</f>
         <v>9.3808315196468595</v>
       </c>
     </row>
     <row r="26" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>2</v>
       </c>
       <c r="B26" s="1">
         <v>1</v>
       </c>
       <c r="D26" s="1">
         <v>13</v>
       </c>
       <c r="G26" cm="1">
         <f t="array" ref="G26">MMULT(TRANSPOSE(G23:G24),H23:H24)</f>
         <v>0</v>
       </c>
@@ -27222,146 +27235,961 @@
       </c>
     </row>
     <row r="28" spans="1:26" x14ac:dyDescent="0.25">
       <c r="R28" t="str">
         <f ca="1">_xlfn.FORMULATEXT(R25)</f>
         <v>=O17:O19-P17:P19</v>
       </c>
       <c r="T28">
         <f>SQRT(SUMXMY2(O17:O19,P17:P19))</f>
         <v>9.3808315196468595</v>
       </c>
     </row>
     <row r="29" spans="1:26" x14ac:dyDescent="0.25">
       <c r="T29" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T28)</f>
         <v>=SQRT(SUMXMY2(O17:O19,P17:P19))</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1B0E682-A82B-4E94-AE3A-FB0BC7E9194C}">
+  <dimension ref="A1:Y31"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="W20" sqref="W20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="10" max="10" width="6.5703125" customWidth="1"/>
+    <col min="11" max="11" width="6" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B1" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="C1" s="65"/>
+      <c r="G1" t="s">
+        <v>146</v>
+      </c>
+      <c r="M1" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q1" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="W1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y1" s="62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>2</v>
+      </c>
+      <c r="B2" s="1">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1</v>
+      </c>
+      <c r="D2" s="1">
+        <v>2</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" cm="1">
+        <f t="array" ref="F2:I5">MMULT(TRANSPOSE(A13:D17),A13:D17)</f>
+        <v>3.2</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>0.60000000000000031</v>
+      </c>
+      <c r="I2" s="1">
+        <v>-5.6</v>
+      </c>
+      <c r="J2" s="1"/>
+      <c r="K2" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="L2" s="55" cm="1">
+        <f t="array" ref="L2:O8">[2]!eigVECTReal(F2:I5)</f>
+        <v>24.055285719958121</v>
+      </c>
+      <c r="M2" s="56">
+        <v>10.25730514791292</v>
+      </c>
+      <c r="N2" s="56">
+        <v>1.4786737405213095</v>
+      </c>
+      <c r="O2" s="57">
+        <v>0.25873539160764963</v>
+      </c>
+      <c r="Q2">
+        <f>L2</f>
+        <v>24.055285719958121</v>
+      </c>
+      <c r="R2">
+        <v>0</v>
+      </c>
+      <c r="S2">
+        <v>0</v>
+      </c>
+      <c r="T2">
+        <v>0</v>
+      </c>
+      <c r="V2" s="1" cm="1">
+        <f t="array" ref="V2:Y5">MMULT(L3:O6,MMULT(Q2:T5,MINVERSE(L3:O6)))</f>
+        <v>3.2000000000000015</v>
+      </c>
+      <c r="W2" s="1">
+        <v>0.80000000000000016</v>
+      </c>
+      <c r="X2" s="1">
+        <v>0.60000000000000231</v>
+      </c>
+      <c r="Y2" s="1">
+        <v>-5.599999999999997</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>2</v>
+      </c>
+      <c r="B3" s="1">
+        <v>0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>3</v>
+      </c>
+      <c r="D3" s="1">
+        <v>6</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-2.6</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-2.4</v>
+      </c>
+      <c r="J3" s="1"/>
+      <c r="K3" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="L3" s="37">
+        <v>-0.24112198945355057</v>
+      </c>
+      <c r="M3" s="38">
+        <v>-0.26550706886680453</v>
+      </c>
+      <c r="N3" s="38">
+        <v>-0.8361413584301105</v>
+      </c>
+      <c r="O3" s="39">
+        <v>0.41501061589599036</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <f>M2</f>
+        <v>10.25730514791292</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="V3" s="1">
+        <v>0.79999999999999949</v>
+      </c>
+      <c r="W3" s="1">
+        <v>1.2500000000000009</v>
+      </c>
+      <c r="X3" s="1">
+        <v>-2.600000000000001</v>
+      </c>
+      <c r="Y3" s="1">
+        <v>-2.3999999999999977</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>4</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1</v>
+      </c>
+      <c r="C4" s="1">
+        <v>1</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1">
+        <v>0.60000000000000031</v>
+      </c>
+      <c r="G4" s="1">
+        <v>-2.6</v>
+      </c>
+      <c r="H4" s="1">
+        <v>10.8</v>
+      </c>
+      <c r="I4" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="J4" s="1"/>
+      <c r="L4" s="40">
+        <v>-0.13907500344114951</v>
+      </c>
+      <c r="M4">
+        <v>0.17017874509139133</v>
+      </c>
+      <c r="N4">
+        <v>-0.44486202860081347</v>
+      </c>
+      <c r="O4" s="41">
+        <v>-0.86821374882348656</v>
+      </c>
+      <c r="Q4">
+        <v>0</v>
+      </c>
+      <c r="R4">
+        <v>0</v>
+      </c>
+      <c r="S4">
+        <f>N2</f>
+        <v>1.4786737405213095</v>
+      </c>
+      <c r="T4">
+        <v>0</v>
+      </c>
+      <c r="V4" s="1">
+        <v>0.60000000000000331</v>
+      </c>
+      <c r="W4" s="1">
+        <v>-2.6000000000000014</v>
+      </c>
+      <c r="X4" s="1">
+        <v>10.800000000000008</v>
+      </c>
+      <c r="Y4" s="1">
+        <v>4.199999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
+        <v>2</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>2</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1">
+        <v>-5.6</v>
+      </c>
+      <c r="G5" s="1">
+        <v>-2.4</v>
+      </c>
+      <c r="H5" s="1">
+        <v>4.2</v>
+      </c>
+      <c r="I5" s="1">
+        <v>20.8</v>
+      </c>
+      <c r="J5" s="1"/>
+      <c r="L5" s="40">
+        <v>0.30495046234601569</v>
+      </c>
+      <c r="M5">
+        <v>-0.91232624963628417</v>
+      </c>
+      <c r="N5">
+        <v>7.0759567040572693E-2</v>
+      </c>
+      <c r="O5" s="41">
+        <v>-0.26393012979153141</v>
+      </c>
+      <c r="Q5">
+        <v>0</v>
+      </c>
+      <c r="R5">
+        <v>0</v>
+      </c>
+      <c r="S5">
+        <v>0</v>
+      </c>
+      <c r="T5">
+        <f>O2</f>
+        <v>0.25873539160764963</v>
+      </c>
+      <c r="V5" s="1">
+        <v>-5.599999999999997</v>
+      </c>
+      <c r="W5" s="1">
+        <v>-2.3999999999999981</v>
+      </c>
+      <c r="X5" s="1">
+        <v>4.1999999999999966</v>
+      </c>
+      <c r="Y5" s="1">
+        <v>20.79999999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
+        <v>3</v>
+      </c>
+      <c r="B6" s="1">
+        <v>0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F2)</f>
+        <v>=MMULT(TRANSPOSE(A13:D17),A13:D17)</v>
+      </c>
+      <c r="L6" s="42">
+        <v>0.91078183179878902</v>
+      </c>
+      <c r="M6" s="43">
+        <v>0.26116279468076964</v>
+      </c>
+      <c r="N6" s="43">
+        <v>-0.31298320706397187</v>
+      </c>
+      <c r="O6" s="44">
+        <v>6.5665528519335756E-2</v>
+      </c>
+      <c r="V6" s="18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(V2)</f>
+        <v>=MMULT(L3:O6,MMULT(Q2:T5,MINVERSE(L3:O6)))</v>
+      </c>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="L7">
+        <v>-9.148124106011295E-11</v>
+      </c>
+      <c r="M7">
+        <v>-1.0251842147844331E-11</v>
+      </c>
+      <c r="N7">
+        <v>4.4958769138936808E-13</v>
+      </c>
+      <c r="O7">
+        <v>-3.6744648480292117E-14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B8" t="s">
+        <v>142</v>
+      </c>
+      <c r="G8" t="s">
+        <v>144</v>
+      </c>
+      <c r="L8">
+        <v>1.1102230246251565E-14</v>
+      </c>
+      <c r="M8">
+        <v>7.7715611723760958E-15</v>
+      </c>
+      <c r="N8">
+        <v>1.9984014443252818E-15</v>
+      </c>
+      <c r="O8">
+        <v>4.4408920985006262E-16</v>
+      </c>
+      <c r="W8" t="s">
+        <v>152</v>
+      </c>
+      <c r="Y8" s="62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A9" s="1">
+        <f>AVERAGE(A2:A6)</f>
+        <v>2.6</v>
+      </c>
+      <c r="B9" s="1">
+        <f>AVERAGE(B2:B5)</f>
+        <v>0.5</v>
+      </c>
+      <c r="C9" s="1">
+        <f>AVERAGE(C2:C6)</f>
+        <v>1.8</v>
+      </c>
+      <c r="D9" s="1">
+        <f>AVERAGE(D2:D6)</f>
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="58" cm="1">
+        <f t="array" ref="F9:I12">(1/4)*MMULT(TRANSPOSE(A13:D17),A13:D17)</f>
+        <v>0.8</v>
+      </c>
+      <c r="G9" s="58">
+        <v>0.2</v>
+      </c>
+      <c r="H9" s="58">
+        <v>0.15000000000000008</v>
+      </c>
+      <c r="I9" s="58">
+        <v>-1.4</v>
+      </c>
+      <c r="J9" s="58"/>
+      <c r="L9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(L2)</f>
+        <v>=eigVECTReal(F2:I5)</v>
+      </c>
+      <c r="V9" s="1" cm="1">
+        <f t="array" ref="V9:Y12">MMULT(L13:O16,MMULT(Q12:T15,MINVERSE(L13:O16)))</f>
+        <v>0.80000000000000038</v>
+      </c>
+      <c r="W9" s="1">
+        <v>0.20000000000000023</v>
+      </c>
+      <c r="X9" s="1">
+        <v>0.15000000000000022</v>
+      </c>
+      <c r="Y9" s="1">
+        <v>-1.3999999999999992</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A9)</f>
+        <v>=AVERAGE(A2:A6)</v>
+      </c>
+      <c r="F10" s="58">
+        <v>0.2</v>
+      </c>
+      <c r="G10" s="58">
+        <v>0.3125</v>
+      </c>
+      <c r="H10" s="58">
+        <v>-0.65</v>
+      </c>
+      <c r="I10" s="58">
+        <v>-0.6</v>
+      </c>
+      <c r="J10" s="58"/>
+      <c r="V10" s="1">
+        <v>0.19999999999999993</v>
+      </c>
+      <c r="W10" s="1">
+        <v>0.31250000000000006</v>
+      </c>
+      <c r="X10" s="1">
+        <v>-0.64999999999999991</v>
+      </c>
+      <c r="Y10" s="1">
+        <v>-0.59999999999999987</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="F11" s="58">
+        <v>0.15000000000000008</v>
+      </c>
+      <c r="G11" s="58">
+        <v>-0.65</v>
+      </c>
+      <c r="H11" s="58">
+        <v>2.7</v>
+      </c>
+      <c r="I11" s="58">
+        <v>1.05</v>
+      </c>
+      <c r="J11" s="58"/>
+      <c r="M11" t="s">
+        <v>145</v>
+      </c>
+      <c r="Q11" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="V11" s="1">
+        <v>0.15000000000000063</v>
+      </c>
+      <c r="W11" s="1">
+        <v>-0.65000000000000047</v>
+      </c>
+      <c r="X11" s="1">
+        <v>2.7000000000000024</v>
+      </c>
+      <c r="Y11" s="1">
+        <v>1.0499999999999994</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" ht="18" x14ac:dyDescent="0.35">
+      <c r="B12" s="65" t="s">
+        <v>143</v>
+      </c>
+      <c r="C12" s="65"/>
+      <c r="F12" s="58">
+        <v>-1.4</v>
+      </c>
+      <c r="G12" s="58">
+        <v>-0.6</v>
+      </c>
+      <c r="H12" s="58">
+        <v>1.05</v>
+      </c>
+      <c r="I12" s="58">
+        <v>5.2</v>
+      </c>
+      <c r="J12" s="58"/>
+      <c r="K12" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="L12" s="55" cm="1">
+        <f t="array" ref="L12:O18">[2]!eigVECTSym(F9:I12)</f>
+        <v>6.0138214299895303</v>
+      </c>
+      <c r="M12" s="56">
+        <v>2.56432628697823</v>
+      </c>
+      <c r="N12" s="56">
+        <v>0.36966843513032738</v>
+      </c>
+      <c r="O12" s="57">
+        <v>6.4683847901912409E-2</v>
+      </c>
+      <c r="Q12">
+        <f>L12</f>
+        <v>6.0138214299895303</v>
+      </c>
+      <c r="R12">
+        <v>0</v>
+      </c>
+      <c r="S12">
+        <v>0</v>
+      </c>
+      <c r="T12">
+        <v>0</v>
+      </c>
+      <c r="V12" s="1">
+        <v>-1.399999999999999</v>
+      </c>
+      <c r="W12" s="1">
+        <v>-0.59999999999999964</v>
+      </c>
+      <c r="X12" s="1">
+        <v>1.0499999999999987</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>5.1999999999999957</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" cm="1">
+        <f t="array" ref="A13:A17">A2:A6-A9</f>
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="B13" s="1" cm="1">
+        <f t="array" ref="B13:B17">B2:B6-B9</f>
+        <v>-0.5</v>
+      </c>
+      <c r="C13" s="1" cm="1">
+        <f t="array" ref="C13:C17">C2:C6-C9</f>
+        <v>-0.8</v>
+      </c>
+      <c r="D13" s="1" cm="1">
+        <f t="array" ref="D13:D17">D2:D6-D9</f>
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F9)</f>
+        <v>=(1/4)*MMULT(TRANSPOSE(A13:D17),A13:D17)</v>
+      </c>
+      <c r="K13" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="L13" s="37">
+        <v>-0.24112198945355057</v>
+      </c>
+      <c r="M13" s="38">
+        <v>-0.26550706886680442</v>
+      </c>
+      <c r="N13" s="38">
+        <v>-0.83614135843011095</v>
+      </c>
+      <c r="O13" s="39">
+        <v>-0.41501061589599031</v>
+      </c>
+      <c r="Q13">
+        <v>0</v>
+      </c>
+      <c r="R13">
+        <f>M12</f>
+        <v>2.56432628697823</v>
+      </c>
+      <c r="S13">
+        <v>0</v>
+      </c>
+      <c r="T13">
+        <v>0</v>
+      </c>
+      <c r="V13" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(V9)</f>
+        <v>=MMULT(L13:O16,MMULT(Q12:T15,MINVERSE(L13:O16)))</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="B14" s="1">
+        <v>-0.5</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="D14" s="1">
+        <v>3.8</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="L14" s="40">
+        <v>-0.13907500344114956</v>
+      </c>
+      <c r="M14">
+        <v>0.17017874509139111</v>
+      </c>
+      <c r="N14">
+        <v>-0.44486202860081292</v>
+      </c>
+      <c r="O14" s="41">
+        <v>0.86821374882348668</v>
+      </c>
+      <c r="Q14">
+        <v>0</v>
+      </c>
+      <c r="R14">
+        <v>0</v>
+      </c>
+      <c r="S14">
+        <f>N12</f>
+        <v>0.36966843513032738</v>
+      </c>
+      <c r="T14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A15" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="B15" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="C15" s="1">
+        <v>-0.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="L15" s="40">
+        <v>0.30495046234601597</v>
+      </c>
+      <c r="M15">
+        <v>-0.91232624963628406</v>
+      </c>
+      <c r="N15">
+        <v>7.0759567040572929E-2</v>
+      </c>
+      <c r="O15" s="41">
+        <v>0.26393012979153135</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+      <c r="R15">
+        <v>0</v>
+      </c>
+      <c r="S15">
+        <v>0</v>
+      </c>
+      <c r="T15">
+        <f>O12</f>
+        <v>6.4683847901912409E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
+        <v>-0.60000000000000009</v>
+      </c>
+      <c r="B16" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="C16" s="1">
+        <v>-1.8</v>
+      </c>
+      <c r="D16" s="1">
+        <v>-0.20000000000000018</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="59">
+        <f>L2/(COUNT(A2:A6)-1)</f>
+        <v>6.0138214299895303</v>
+      </c>
+      <c r="G16" s="59">
+        <f t="shared" ref="G16:I16" si="0">M2/(COUNT(B2:B6)-1)</f>
+        <v>2.56432628697823</v>
+      </c>
+      <c r="H16" s="59">
+        <f t="shared" si="0"/>
+        <v>0.36966843513032738</v>
+      </c>
+      <c r="I16" s="59">
+        <f t="shared" si="0"/>
+        <v>6.4683847901912409E-2</v>
+      </c>
+      <c r="J16" s="50"/>
+      <c r="L16" s="42">
+        <v>0.9107818317987888</v>
+      </c>
+      <c r="M16" s="43">
+        <v>0.26116279468076981</v>
+      </c>
+      <c r="N16" s="43">
+        <v>-0.31298320706397192</v>
+      </c>
+      <c r="O16" s="44">
+        <v>-6.5665528519335714E-2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
+        <v>0.39999999999999991</v>
+      </c>
+      <c r="B17" s="1">
+        <v>-0.5</v>
+      </c>
+      <c r="C17" s="1">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D17" s="1">
+        <v>-1.2000000000000002</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(F16)</f>
+        <v>=L2/(COUNT(A2:A6)-1)</v>
+      </c>
+      <c r="L17">
+        <v>-3.5734859789106621E-13</v>
+      </c>
+      <c r="M17">
+        <v>-4.0046258390016917E-14</v>
+      </c>
+      <c r="N17">
+        <v>1.7562019194897191E-15</v>
+      </c>
+      <c r="O17">
+        <v>-1.4353378312614108E-16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A18" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A13)</f>
+        <v>=A2:A6-A9</v>
+      </c>
+      <c r="L18">
+        <v>3.3306690738754696E-15</v>
+      </c>
+      <c r="M18">
+        <v>2.3314683517128287E-15</v>
+      </c>
+      <c r="N18">
+        <v>4.9960036108132044E-16</v>
+      </c>
+      <c r="O18">
+        <v>8.3266726846886741E-17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="F19" s="50"/>
+      <c r="G19" s="50"/>
+      <c r="H19" s="50"/>
+      <c r="I19" s="50"/>
+      <c r="J19" s="50"/>
+      <c r="L19" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(L12)</f>
+        <v>=eigVECTSym(F9:I12)</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="E28" s="50"/>
+    </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="E31" s="50"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B1:C1"/>
+    <mergeCell ref="B12:C12"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{920C4506-FB2A-469F-88B4-2E55225A1210}">
   <dimension ref="A1:Y37"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.7109375" customWidth="1"/>
     <col min="13" max="13" width="5.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="C1" s="65" t="s">
         <v>18</v>
       </c>
       <c r="D1" s="65"/>
       <c r="H1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="N1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="T1" s="17" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="Y1" s="63" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="B2" s="1">
         <v>2</v>
       </c>
       <c r="C2" s="1">
         <v>0</v>
       </c>
       <c r="D2" s="1">
         <v>1</v>
       </c>
       <c r="E2" s="1">
         <v>2</v>
       </c>
       <c r="F2" s="1"/>
       <c r="G2" s="36" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="H2" cm="1">
         <f t="array" ref="H2:K5">[2]!SVD_U(B16:E19)</f>
         <v>0.24113544445019341</v>
       </c>
       <c r="I2">
         <v>0.26554005328615315</v>
       </c>
       <c r="J2">
         <v>0.84238458284949225</v>
       </c>
       <c r="K2">
         <v>0.4021571733888103</v>
       </c>
       <c r="L2" s="1"/>
       <c r="M2" s="36" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="N2" cm="1">
         <f t="array" ref="N2:R6">[2]!SVD_U(B8:E12)</f>
         <v>4.6062910924865585E-2</v>
       </c>
       <c r="O2">
         <v>0.24024907681505603</v>
       </c>
       <c r="P2">
         <v>0.56152614229542008</v>
       </c>
       <c r="Q2">
         <v>0.65180286962046119</v>
       </c>
       <c r="R2">
         <v>0.44721359549995698</v>
       </c>
       <c r="T2" s="1" cm="1">
         <f t="array" ref="T2:W6">1/SQRT(4)*B8:E12</f>
         <v>-0.30000000000000004</v>
       </c>
       <c r="U2" s="1">
         <v>-0.2</v>
       </c>
       <c r="V2" s="1">
         <v>-0.4</v>
       </c>
       <c r="W2" s="1">
         <v>-0.10000000000000009</v>
       </c>
       <c r="Y2" s="63" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="B3" s="1">
         <v>2</v>
       </c>
       <c r="C3" s="1">
         <v>0</v>
       </c>
       <c r="D3" s="1">
         <v>3</v>
       </c>
       <c r="E3" s="1">
         <v>6</v>
       </c>
       <c r="F3" s="1"/>
       <c r="H3">
         <v>0.13877979046348751</v>
       </c>
       <c r="I3">
         <v>-0.16936111864346567</v>
       </c>
       <c r="J3">
         <v>0.43146262014981612</v>
       </c>
@@ -27375,51 +28203,51 @@
       <c r="O3">
         <v>-3.6357110660323465E-3</v>
       </c>
       <c r="P3">
         <v>-0.35038506120238616</v>
       </c>
       <c r="Q3">
         <v>5.4383967666183891E-2</v>
       </c>
       <c r="R3">
         <v>0.44721359549995804</v>
       </c>
       <c r="T3" s="1">
         <v>-0.30000000000000004</v>
       </c>
       <c r="U3" s="1">
         <v>-0.2</v>
       </c>
       <c r="V3" s="1">
         <v>0.6</v>
       </c>
       <c r="W3" s="1">
         <v>1.9</v>
       </c>
       <c r="Y3" s="63" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="B4" s="1">
         <v>4</v>
       </c>
       <c r="C4" s="1">
         <v>1</v>
       </c>
       <c r="D4" s="1">
         <v>1</v>
       </c>
       <c r="E4" s="1">
         <v>0</v>
       </c>
       <c r="F4" s="1"/>
       <c r="H4">
         <v>-0.30492950983131983</v>
       </c>
       <c r="I4">
         <v>0.91251567096937847</v>
       </c>
       <c r="J4">
         <v>-7.5257055816034049E-2</v>
       </c>
@@ -27433,51 +28261,51 @@
       <c r="O4">
         <v>-3.5698768671659553E-2</v>
       </c>
       <c r="P4">
         <v>-0.66641542243331631</v>
       </c>
       <c r="Q4">
         <v>0.24197916325401861</v>
       </c>
       <c r="R4">
         <v>0.44721359549995765</v>
       </c>
       <c r="T4" s="1">
         <v>0.7</v>
       </c>
       <c r="U4" s="1">
         <v>0.3</v>
       </c>
       <c r="V4" s="1">
         <v>-0.4</v>
       </c>
       <c r="W4" s="1">
         <v>-1.1000000000000001</v>
       </c>
       <c r="Y4" s="63" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
     </row>
     <row r="5" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="B5" s="1">
         <v>2</v>
       </c>
       <c r="C5" s="1">
         <v>1</v>
       </c>
       <c r="D5" s="1">
         <v>0</v>
       </c>
       <c r="E5" s="1">
         <v>2</v>
       </c>
       <c r="F5" s="1"/>
       <c r="H5">
         <v>-0.91083031417643812</v>
       </c>
       <c r="I5">
         <v>-0.26099893070264835</v>
       </c>
       <c r="J5">
         <v>0.31394999210199814</v>
       </c>
@@ -27491,51 +28319,51 @@
       <c r="O5">
         <v>0.57807399143640181</v>
       </c>
       <c r="P5">
         <v>0.14345931667447384</v>
       </c>
       <c r="Q5">
         <v>-0.65315296631107111</v>
       </c>
       <c r="R5">
         <v>0.44721359549995854</v>
       </c>
       <c r="T5" s="1">
         <v>-0.30000000000000004</v>
       </c>
       <c r="U5" s="1">
         <v>0.3</v>
       </c>
       <c r="V5" s="1">
         <v>-0.9</v>
       </c>
       <c r="W5" s="1">
         <v>-0.10000000000000009</v>
       </c>
       <c r="Y5" s="63" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B6" s="1">
         <v>3</v>
       </c>
       <c r="C6" s="1">
         <v>0</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
       <c r="F6" s="1"/>
       <c r="H6" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H2)</f>
         <v>=SVD_U(B16:E19)</v>
       </c>
       <c r="L6" s="1"/>
       <c r="N6">
         <v>9.4421814177860941E-2</v>
       </c>
       <c r="O6">
@@ -27545,51 +28373,51 @@
         <v>0.31181502466581179</v>
       </c>
       <c r="Q6">
         <v>-0.29501303422959024</v>
       </c>
       <c r="R6">
         <v>0.44721359549995815</v>
       </c>
       <c r="T6" s="1">
         <v>0.19999999999999996</v>
       </c>
       <c r="U6" s="1">
         <v>-0.2</v>
       </c>
       <c r="V6" s="1">
         <v>1.1000000000000001</v>
       </c>
       <c r="W6" s="1">
         <v>-0.60000000000000009</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="65" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D7" s="65"/>
       <c r="N7" t="str">
         <f ca="1">_xlfn.FORMULATEXT(N2)</f>
         <v>=SVD_U(B8:E12)</v>
       </c>
       <c r="T7" s="18" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T2)</f>
         <v>=1/SQRT(4)*B8:E12</v>
       </c>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="60" cm="1">
         <f t="array" ref="B8:B12">B2:B6-AVERAGE(B$2:B$6)</f>
         <v>-0.60000000000000009</v>
       </c>
       <c r="C8" s="60" cm="1">
         <f t="array" ref="C8:C12">C2:C6-AVERAGE(C$2:C$6)</f>
         <v>-0.4</v>
       </c>
       <c r="D8" s="60" cm="1">
@@ -27597,84 +28425,84 @@
         <v>-0.8</v>
       </c>
       <c r="E8" s="60" cm="1">
         <f t="array" ref="E8:E12">E2:E6-AVERAGE(E$2:E$6)</f>
         <v>-0.20000000000000018</v>
       </c>
       <c r="F8" s="58"/>
       <c r="L8" s="58"/>
     </row>
     <row r="9" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="A9" s="1"/>
       <c r="B9" s="60">
         <v>-0.60000000000000009</v>
       </c>
       <c r="C9" s="60">
         <v>-0.4</v>
       </c>
       <c r="D9" s="60">
         <v>1.2</v>
       </c>
       <c r="E9" s="60">
         <v>3.8</v>
       </c>
       <c r="F9" s="58"/>
       <c r="G9" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="H9" cm="1">
         <f t="array" ref="H9:K12">[2]!SVD_V(B16:E19)</f>
         <v>0.24113544445019347</v>
       </c>
       <c r="I9">
         <v>0.26554005328615343</v>
       </c>
       <c r="J9">
         <v>0.84238458284949524</v>
       </c>
       <c r="K9">
         <v>0.40215717338880635</v>
       </c>
       <c r="L9" s="58"/>
       <c r="M9" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="N9" cm="1">
         <f t="array" ref="N9:Q12">[2]!SVD_V(B8:E12)</f>
         <v>0.24113544445019333</v>
       </c>
       <c r="O9">
         <v>-0.26554005328615321</v>
       </c>
       <c r="P9">
         <v>-0.84238458284949225</v>
       </c>
       <c r="Q9">
         <v>0.40215717338881135</v>
       </c>
       <c r="T9" s="20" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" s="1"/>
       <c r="B10" s="60">
         <v>1.4</v>
       </c>
       <c r="C10" s="60">
         <v>0.6</v>
       </c>
       <c r="D10" s="60">
         <v>-0.8</v>
       </c>
       <c r="E10" s="60">
         <v>-2.2000000000000002</v>
       </c>
       <c r="F10" s="58"/>
       <c r="H10">
         <v>0.13877979046348743</v>
       </c>
       <c r="I10">
         <v>-0.16936111864346562</v>
       </c>
       <c r="J10">
         <v>0.4314626201498149</v>
@@ -27843,71 +28671,71 @@
       <c r="W13">
         <v>0.23491473580625466</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A14" s="1"/>
       <c r="B14" s="18"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="T14">
         <v>0</v>
       </c>
       <c r="U14">
         <v>0</v>
       </c>
       <c r="V14">
         <v>0</v>
       </c>
       <c r="W14">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="A15" s="1"/>
       <c r="C15" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D15" s="1"/>
       <c r="G15" s="22" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="H15" s="48" cm="1">
         <f t="array" ref="H15:K18">[2]!SVD_D(B16:E19)</f>
         <v>6.013580169980707</v>
       </c>
       <c r="I15">
         <v>0</v>
       </c>
       <c r="J15">
         <v>0</v>
       </c>
       <c r="K15">
         <v>0</v>
       </c>
       <c r="M15" s="22" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="N15" s="49" cm="1">
         <f t="array" ref="N15:Q19">[2]!SVD_D(B8:E12)</f>
         <v>4.9045204332251329</v>
       </c>
       <c r="O15">
         <v>0</v>
       </c>
       <c r="P15">
         <v>0</v>
       </c>
       <c r="Q15">
         <v>0</v>
       </c>
       <c r="T15" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T10)</f>
         <v>=SVD_D(T2:W6)</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B16" s="61" cm="1">
         <f t="array" ref="B16:E19">1/4*MMULT(TRANSPOSE(B8:E12),B8:E12)</f>
         <v>0.8</v>
       </c>
       <c r="C16" s="61">
@@ -28004,60 +28832,60 @@
         <v>0</v>
       </c>
       <c r="I18">
         <v>0</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18" s="48">
         <v>5.5184933098921293E-2</v>
       </c>
       <c r="L18" s="1"/>
       <c r="N18">
         <v>0</v>
       </c>
       <c r="O18">
         <v>0</v>
       </c>
       <c r="P18">
         <v>0</v>
       </c>
       <c r="Q18" s="49">
         <v>0.46982947161250932</v>
       </c>
       <c r="T18" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="U18" s="20" t="s">
         <v>135</v>
       </c>
-      <c r="U18" s="20" t="s">
+      <c r="V18" s="20" t="s">
         <v>136</v>
       </c>
-      <c r="V18" s="20" t="s">
+      <c r="W18" s="20" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B19" s="61">
         <v>-1.4</v>
       </c>
       <c r="C19" s="61">
         <v>-0.6</v>
       </c>
       <c r="D19" s="61">
         <v>1.05</v>
       </c>
       <c r="E19" s="61">
         <v>5.2</v>
       </c>
       <c r="F19" s="1"/>
       <c r="H19" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H15)</f>
         <v>=SVD_D(B16:E19)</v>
       </c>
       <c r="L19" s="1"/>
       <c r="N19">
         <v>0</v>
       </c>
       <c r="O19">
@@ -28085,140 +28913,140 @@
         <f>E23</f>
         <v>5.5184933098922424E-2</v>
       </c>
     </row>
     <row r="20" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B20" s="18" t="str">
         <f ca="1">_xlfn.FORMULATEXT(B16)</f>
         <v>=1/4*MMULT(TRANSPOSE(B8:E12),B8:E12)</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="L20" s="15"/>
       <c r="N20" t="str">
         <f ca="1">_xlfn.FORMULATEXT(N15)</f>
         <v>=SVD_D(B8:E12)</v>
       </c>
       <c r="T20" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T19)</f>
         <v>=B23</v>
       </c>
     </row>
     <row r="21" spans="1:23" x14ac:dyDescent="0.25">
       <c r="H21" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="T21" s="48">
         <f>(T26^2)/4</f>
         <v>6.0135801699807114</v>
       </c>
       <c r="U21" s="48">
         <f t="shared" ref="U21:W21" si="0">(U26^2)/4</f>
         <v>2.5639660160633322</v>
       </c>
       <c r="V21" s="48">
         <f t="shared" si="0"/>
         <v>0.36726888085703613</v>
       </c>
       <c r="W21" s="48">
         <f t="shared" si="0"/>
         <v>5.5184933098922424E-2</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="C22" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="H22" s="61" cm="1">
         <f t="array" ref="H22:K25">MMULT(H2:K5,MMULT(H15:K18,TRANSPOSE(H9:K12)))</f>
         <v>0.79999999999999905</v>
       </c>
       <c r="I22" s="61">
         <v>0.2</v>
       </c>
       <c r="J22" s="61">
         <v>0.14999999999999947</v>
       </c>
       <c r="K22" s="61">
         <v>-1.4000000000000004</v>
       </c>
       <c r="N22" s="35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="T22" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T21)</f>
         <v>=(T26^2)/4</v>
       </c>
     </row>
     <row r="23" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B23" s="45" cm="1">
         <f t="array" ref="B23:E29">[2]!eigVECTSym(B16:E19)</f>
         <v>6.0135801699807105</v>
       </c>
       <c r="C23" s="46">
         <v>2.5639660160633322</v>
       </c>
       <c r="D23" s="46">
         <v>0.36726888085703607</v>
       </c>
       <c r="E23" s="47">
         <v>5.5184933098922424E-2</v>
       </c>
       <c r="H23" s="61">
         <v>0.20000000000000157</v>
       </c>
       <c r="I23" s="61">
         <v>0.30000000000000115</v>
       </c>
       <c r="J23" s="61">
         <v>-0.65000000000000047</v>
       </c>
       <c r="K23" s="61">
         <v>-0.6</v>
       </c>
       <c r="N23">
         <f>B23</f>
         <v>6.0135801699807105</v>
       </c>
       <c r="O23">
         <v>0</v>
       </c>
       <c r="P23">
         <v>0</v>
       </c>
       <c r="Q23">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A24" s="36" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B24" s="37">
         <v>-0.24113544445019341</v>
       </c>
       <c r="C24" s="38">
         <v>-0.2655400532861536</v>
       </c>
       <c r="D24" s="38">
         <v>-0.84238458284949336</v>
       </c>
       <c r="E24" s="39">
         <v>-0.40215717338881252</v>
       </c>
       <c r="H24" s="61">
         <v>0.15000000000000016</v>
       </c>
       <c r="I24" s="61">
         <v>-0.65</v>
       </c>
       <c r="J24" s="61">
         <v>2.7000000000000006</v>
       </c>
       <c r="K24" s="61">
         <v>1.0500000000000016</v>
       </c>
@@ -28253,60 +29081,60 @@
         <v>-1.3999999999999997</v>
       </c>
       <c r="I25" s="61">
         <v>-0.59999999999999976</v>
       </c>
       <c r="J25" s="61">
         <v>1.0499999999999998</v>
       </c>
       <c r="K25" s="61">
         <v>5.1999999999999984</v>
       </c>
       <c r="N25">
         <v>0</v>
       </c>
       <c r="O25">
         <v>0</v>
       </c>
       <c r="P25">
         <f>D23</f>
         <v>0.36726888085703607</v>
       </c>
       <c r="Q25">
         <v>0</v>
       </c>
       <c r="T25" s="20" t="s">
+        <v>138</v>
+      </c>
+      <c r="U25" s="20" t="s">
         <v>139</v>
       </c>
-      <c r="U25" s="20" t="s">
+      <c r="V25" s="20" t="s">
         <v>140</v>
       </c>
-      <c r="V25" s="20" t="s">
+      <c r="W25" s="20" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B26" s="40">
         <v>0.30492950983131945</v>
       </c>
       <c r="C26">
         <v>-0.91251567096937847</v>
       </c>
       <c r="D26">
         <v>7.5257055816034965E-2</v>
       </c>
       <c r="E26" s="41">
         <v>0.26204869741946513</v>
       </c>
       <c r="H26" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H22)</f>
         <v>=MMULT(H2:K5,MMULT(H15:K18,TRANSPOSE(H9:K12)))</v>
       </c>
       <c r="N26">
         <v>0</v>
       </c>
       <c r="O26">
         <v>0</v>
       </c>
@@ -28374,93 +29202,93 @@
         <v>3.2024778007432508</v>
       </c>
       <c r="V28" s="49">
         <f>SQRT(4*D23)</f>
         <v>1.2120542576255176</v>
       </c>
       <c r="W28" s="49">
         <f>SQRT(4*E23)</f>
         <v>0.46982947161250932</v>
       </c>
     </row>
     <row r="29" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="B29">
         <v>1.9984014443252818E-15</v>
       </c>
       <c r="C29">
         <v>1.4432899320127035E-15</v>
       </c>
       <c r="D29">
         <v>4.4408920985006262E-16</v>
       </c>
       <c r="E29">
         <v>2.2204460492503131E-16</v>
       </c>
       <c r="O29" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="T29" t="str">
         <f ca="1">_xlfn.FORMULATEXT(T28)</f>
         <v>=SQRT(4*B23)</v>
       </c>
     </row>
     <row r="30" spans="1:23" x14ac:dyDescent="0.25">
       <c r="B30" t="str">
         <f ca="1">_xlfn.FORMULATEXT(B23)</f>
         <v>=eigVECTSym(B16:E19)</v>
       </c>
       <c r="N30" s="52" cm="1">
         <f t="array" ref="N30:Q34">MMULT(N2:R6,MMULT(N15:Q19,TRANSPOSE(N9:Q12)))</f>
         <v>-0.60000000000000109</v>
       </c>
       <c r="O30" s="52">
         <v>-0.40000000000000246</v>
       </c>
       <c r="P30" s="51">
         <v>-0.79999999999999838</v>
       </c>
       <c r="Q30" s="51">
         <v>-0.20000000000000154</v>
       </c>
     </row>
     <row r="31" spans="1:23" x14ac:dyDescent="0.25">
       <c r="N31" s="52">
         <v>-0.60000000000000109</v>
       </c>
       <c r="O31" s="52">
         <v>-0.40000000000000024</v>
       </c>
       <c r="P31" s="51">
         <v>1.2000000000000006</v>
       </c>
       <c r="Q31" s="51">
         <v>3.8000000000000003</v>
       </c>
     </row>
     <row r="32" spans="1:23" ht="18" x14ac:dyDescent="0.35">
       <c r="B32" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="N32" s="52">
         <v>1.3999999999999972</v>
       </c>
       <c r="O32" s="52">
         <v>0.59999999999999976</v>
       </c>
       <c r="P32" s="51">
         <v>-0.80000000000000071</v>
       </c>
       <c r="Q32" s="51">
         <v>-2.2000000000000006</v>
       </c>
       <c r="T32">
         <f>T10</f>
         <v>2.4522602166125664</v>
       </c>
       <c r="U32">
         <f>U11</f>
         <v>1.6012389003716254</v>
       </c>
       <c r="V32">
         <f>V12</f>
         <v>0.60602712881275878</v>
       </c>
@@ -28906,63 +29734,63 @@
       </c>
       <c r="E14" s="1">
         <v>5</v>
       </c>
       <c r="F14" s="1">
         <v>6</v>
       </c>
       <c r="H14" s="1">
         <v>2</v>
       </c>
       <c r="I14" s="1">
         <v>4</v>
       </c>
       <c r="J14" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:21" x14ac:dyDescent="0.25">
       <c r="H15" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H13)</f>
         <v>=MMULT(A13:B14,D13:F14)</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="K1:L1"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="N6:O6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="T6:U6"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="H12:J12"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="F7:G7"/>
-    <mergeCell ref="K1:L1"/>
-[...3 lines deleted...]
-    <mergeCell ref="T6:U6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50B5DEC7-677B-45A0-A8C8-C7C707B73E65}">
   <dimension ref="A1:N50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="7" max="7" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="65"/>
@@ -29578,50 +30406,208 @@
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
     </row>
     <row r="49" spans="8:12" x14ac:dyDescent="0.25">
       <c r="H49" s="19"/>
       <c r="L49" s="1"/>
     </row>
     <row r="50" spans="8:12" x14ac:dyDescent="0.25">
       <c r="H50" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="J1:N1"/>
     <mergeCell ref="J8:N8"/>
     <mergeCell ref="J16:N16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50AC0296-FBAB-47F7-8FCD-E8C5F46B42AA}">
+  <dimension ref="A1:G12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1" s="1"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2</v>
+      </c>
+      <c r="C2" s="1">
+        <v>3</v>
+      </c>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1">
+        <v>1</v>
+      </c>
+      <c r="F2" s="1">
+        <v>2</v>
+      </c>
+      <c r="G2" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A3" s="1">
+        <v>6</v>
+      </c>
+      <c r="B3" s="1">
+        <v>5</v>
+      </c>
+      <c r="C3" s="1">
+        <v>4</v>
+      </c>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1">
+        <v>6</v>
+      </c>
+      <c r="F3" s="1">
+        <v>5</v>
+      </c>
+      <c r="G3" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
+        <v>7</v>
+      </c>
+      <c r="B4" s="1">
+        <v>7</v>
+      </c>
+      <c r="C4" s="1">
+        <v>7</v>
+      </c>
+      <c r="D4" s="1"/>
+      <c r="E4" s="1">
+        <v>9</v>
+      </c>
+      <c r="F4" s="1">
+        <v>8</v>
+      </c>
+      <c r="G4" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <f>MDETERM(A2:C4)</f>
+        <v>0</v>
+      </c>
+      <c r="B6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A6)</f>
+        <v>=MDETERM(A2:C4)</v>
+      </c>
+      <c r="E6">
+        <f>-MDETERM(E2:G4)</f>
+        <v>14.000000000000005</v>
+      </c>
+      <c r="F6" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E6)</f>
+        <v>=-MDETERM(E2:G4)</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A7" cm="1">
+        <f t="array" ref="A7">[2]!MRANK(A2:C4)</f>
+        <v>2</v>
+      </c>
+      <c r="B7" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(A7)</f>
+        <v>=MRANK(A2:C4)</v>
+      </c>
+      <c r="E7" cm="1">
+        <f t="array" ref="E7">[2]!MRANK(E2:G4)</f>
+        <v>3</v>
+      </c>
+      <c r="F7" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(E7)</f>
+        <v>=MRANK(E2:G4)</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B9" s="1"/>
+      <c r="F9" s="1"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" s="1"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1"/>
+      <c r="C11" s="1"/>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" s="1"/>
+      <c r="B12" s="1"/>
+      <c r="C12" s="1"/>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{36708352-6F89-4C43-9B8D-C08239A62CA0}">
   <dimension ref="A1:S16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I26" sqref="I26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="5" max="5" width="7.28515625" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="5" customWidth="1"/>
     <col min="18" max="18" width="3.7109375" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="65" t="s">
         <v>64</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65" t="s">
         <v>63</v>
       </c>
       <c r="D1" s="65"/>
@@ -30037,51 +31023,51 @@
       </c>
     </row>
     <row r="16" spans="1:19" x14ac:dyDescent="0.25">
       <c r="F16" t="str">
         <f ca="1">_xlfn.FORMULATEXT(F14)</f>
         <v>=MMULT(TRANSPOSE(C14:D15),A14:B15)</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="M8:Q8"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="F13:G13"/>
     <mergeCell ref="M1:Q1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D732CBCE-1CC9-4AD5-B7AE-3372F4C8C522}">
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P14" sqref="P14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="7.85546875" customWidth="1"/>
     <col min="4" max="4" width="12" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.28515625" customWidth="1"/>
     <col min="7" max="7" width="10.140625" customWidth="1"/>
     <col min="8" max="8" width="10.42578125" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" customWidth="1"/>
     <col min="11" max="11" width="11.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>54</v>
@@ -30470,51 +31456,51 @@
       <c r="J31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="G32" t="s">
         <v>31</v>
       </c>
       <c r="J32" cm="1">
         <f t="array" ref="J32">MMULT(TRANSPOSE(A21:A22),J21:J22)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="10:10" x14ac:dyDescent="0.25">
       <c r="J33" t="str">
         <f ca="1">_xlfn.FORMULATEXT(J32)</f>
         <v>=MMULT(TRANSPOSE(A21:A22),J21:J22)</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F17F061-1741-46CE-BC74-79460992E028}">
   <dimension ref="A1:AJ29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O27" sqref="O27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="33" max="33" width="11.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" ht="18" x14ac:dyDescent="0.35">
       <c r="C1" t="s">
         <v>30</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="K1" t="s">
         <v>28</v>
       </c>
       <c r="AH1" t="s">
         <v>18</v>
       </c>
@@ -31011,54 +31997,54 @@
         <f ca="1">_xlfn.FORMULATEXT(A22)</f>
         <v>=MMULT(TRANSPOSE(C3:D5),C3:D5)</v>
       </c>
       <c r="E24" t="str">
         <f ca="1">_xlfn.FORMULATEXT(E22)</f>
         <v>=MMULT(TRANSPOSE(C3:D5),B3:B5)</v>
       </c>
       <c r="I24">
         <v>1</v>
       </c>
       <c r="AC24">
         <f t="shared" si="3"/>
         <v>1.5999999999999999</v>
       </c>
       <c r="AD24">
         <f t="shared" si="3"/>
         <v>1.5999999999999999</v>
       </c>
       <c r="AE24">
         <f>AC24+AD24</f>
         <v>3.1999999999999997</v>
       </c>
     </row>
     <row r="25" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="20" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="I25">
         <v>1</v>
       </c>
       <c r="AC25">
         <f t="shared" si="3"/>
         <v>1.7999999999999998</v>
       </c>
       <c r="AD25">
         <f t="shared" si="3"/>
         <v>1.7999999999999998</v>
       </c>
       <c r="AE25">
         <f>AC25+AD25</f>
         <v>3.5999999999999996</v>
       </c>
     </row>
     <row r="26" spans="1:35" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>0</v>
       </c>
       <c r="E26" t="s">
         <v>1</v>
       </c>
       <c r="I26" t="str">
@@ -31093,76 +32079,76 @@
         <v>1</v>
       </c>
       <c r="E28">
         <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A29" t="str">
         <f ca="1">_xlfn.FORMULATEXT(A27)</f>
         <v>=MMULT(MINVERSE(A22:B23),E22:E23)</v>
       </c>
       <c r="E29" t="str">
         <f ca="1">_xlfn.FORMULATEXT(E27)</f>
         <v>=MMULT(A22:B23,A27:A28)</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83120723-F925-4894-A1AB-C50CAD52D261}">
   <dimension ref="A1:K11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="U27" sqref="U27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="G1" s="1"/>
       <c r="J1" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1">
         <v>4</v>
       </c>
       <c r="C2" s="1">
         <v>5</v>
       </c>
       <c r="E2" s="15">
         <v>0.6938292167986595</v>
       </c>
       <c r="F2" s="15">
         <v>0.87326569776032326</v>
       </c>
       <c r="G2" s="15">
         <v>-0.18480941328924427</v>
       </c>
       <c r="I2" s="1" cm="1">
         <f t="array" ref="I2:K4">MMULT(E2:G4,MMULT(A8:C10,E8:G10))</f>
         <v>1.0000000000000002</v>
       </c>
@@ -31224,63 +32210,63 @@
       <c r="I4" s="1">
         <v>1.9999999999999991</v>
       </c>
       <c r="J4" s="1">
         <v>0.99999999999999956</v>
       </c>
       <c r="K4" s="1">
         <v>1.9999999999999993</v>
       </c>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="E5" s="15"/>
       <c r="F5" s="15"/>
       <c r="G5" s="15"/>
       <c r="I5" t="str">
         <f ca="1">_xlfn.FORMULATEXT(I2)</f>
         <v>=MMULT(E2:G4,MMULT(A8:C10,E8:G10))</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="G7" s="1"/>
       <c r="J7" t="s">
+        <v>114</v>
+      </c>
+      <c r="K7" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="64">
         <v>7.2643854192232133</v>
       </c>
       <c r="B8" s="21">
         <v>0</v>
       </c>
       <c r="C8" s="21">
         <v>0</v>
       </c>
       <c r="E8" s="15" cm="1">
         <f t="array" ref="E8:G10">MINVERSE(E2:G4)</f>
         <v>0.51870314443047549</v>
       </c>
       <c r="F8" s="15">
         <v>0.54690715503086818</v>
       </c>
       <c r="G8" s="15">
         <v>0.80431747489144989</v>
       </c>
       <c r="I8" s="64" cm="1">
         <f t="array" ref="I8:K10">MMULT(E8:G10,MMULT(A2:C4,E2:G4))</f>
         <v>7.2643854192232133</v>
@@ -31339,579 +32325,595 @@
       </c>
       <c r="G10" s="15">
         <v>0.8818356101649697</v>
       </c>
       <c r="I10" s="1">
         <v>-4.4408920985006262E-16</v>
       </c>
       <c r="J10" s="1">
         <v>-2.2204460492503131E-16</v>
       </c>
       <c r="K10" s="64">
         <v>0.22150293889691605</v>
       </c>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="I11" t="str">
         <f ca="1">_xlfn.FORMULATEXT(I8)</f>
         <v>=MMULT(E8:G10,MMULT(A2:C4,E2:G4))</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D77F25AF-503A-4CA9-8417-311C065F135D}">
   <dimension ref="A1:Y26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="S21" sqref="S21"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="65" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="65"/>
       <c r="D1" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>50</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="L1" s="1"/>
       <c r="M1" s="1" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="N1" s="1"/>
       <c r="R1" s="65" t="s">
         <v>5</v>
       </c>
       <c r="S1" s="65"/>
     </row>
     <row r="2" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>1</v>
       </c>
       <c r="B2" s="1">
         <v>1</v>
       </c>
       <c r="D2" s="1">
         <v>1</v>
       </c>
       <c r="F2" s="1">
         <v>1</v>
       </c>
       <c r="H2" s="1">
         <v>2</v>
       </c>
       <c r="I2" s="1">
         <v>0</v>
       </c>
       <c r="J2" s="1">
         <v>1</v>
       </c>
       <c r="L2" s="1" cm="1">
         <f t="array" ref="L2:N4">MMULT(H2:J4,H14:J16)</f>
-        <v>1.4855627054164151</v>
+        <v>1.4855627054164149</v>
       </c>
       <c r="M2" s="1">
-        <v>-0.57405270359631921</v>
+        <v>0.57405270359631921</v>
       </c>
       <c r="N2" s="1">
-        <v>-0.23928214794243452</v>
+        <v>0.23928214794243452</v>
       </c>
       <c r="Q2" s="1">
         <v>2</v>
       </c>
       <c r="R2" s="1">
         <v>0</v>
       </c>
       <c r="S2" s="1">
         <v>1</v>
       </c>
       <c r="T2" s="1">
         <v>2</v>
       </c>
       <c r="U2" s="22" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="V2" s="23" cm="1">
         <f t="array" ref="V2:Y9">[2]!eigVECT(Q2:T5)</f>
         <v>5.6799513828632024</v>
       </c>
       <c r="W2" s="24">
         <v>-2.8391112146474811</v>
       </c>
       <c r="X2" s="24">
         <v>1.4958816151307937</v>
       </c>
       <c r="Y2" s="25">
         <v>0.66327821665348896</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <v>-2</v>
       </c>
       <c r="B3" s="1">
         <v>4</v>
       </c>
       <c r="D3" s="1">
         <v>1</v>
       </c>
       <c r="F3" s="1">
         <v>2</v>
       </c>
       <c r="H3" s="1">
         <v>2</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3" s="1">
         <v>2</v>
       </c>
       <c r="L3" s="1">
-        <v>2.2283440581246228</v>
+        <v>2.2283440581246223</v>
       </c>
       <c r="M3" s="1">
-        <v>-1.4704663175976653</v>
+        <v>1.4704663175976651</v>
       </c>
       <c r="N3" s="1">
-        <v>0.37365171117444751</v>
+        <v>-0.37365171117444751</v>
       </c>
       <c r="Q3" s="1">
         <v>2</v>
       </c>
       <c r="R3" s="1">
         <v>0</v>
       </c>
       <c r="S3" s="1">
         <v>3</v>
       </c>
       <c r="T3" s="1">
         <v>6</v>
       </c>
       <c r="V3" s="1">
         <v>0</v>
       </c>
       <c r="W3" s="1">
         <v>0</v>
       </c>
       <c r="X3" s="1">
         <v>0</v>
       </c>
       <c r="Y3" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="H4" s="1">
         <v>4</v>
       </c>
       <c r="I4" s="1">
         <v>4</v>
       </c>
       <c r="J4" s="1">
         <v>-1</v>
       </c>
       <c r="L4" s="1">
-        <v>2.9711254108328298</v>
+        <v>2.9711254108328293</v>
       </c>
       <c r="M4" s="1">
-        <v>3.192624428386623</v>
+        <v>-3.192624428386623</v>
       </c>
       <c r="N4" s="1">
-        <v>0.34419473265285649</v>
+        <v>-0.34419473265285649</v>
       </c>
       <c r="Q4" s="1">
         <v>4</v>
       </c>
       <c r="R4" s="1">
         <v>1</v>
       </c>
       <c r="S4" s="1">
         <v>1</v>
       </c>
       <c r="T4" s="1">
         <v>0</v>
       </c>
       <c r="U4" s="34" t="s">
         <v>51</v>
       </c>
       <c r="V4" s="26">
         <v>-0.32542092440227371</v>
       </c>
       <c r="W4" s="27">
-        <v>-0.19248624365672951</v>
+        <v>0.19248624365672956</v>
       </c>
       <c r="X4" s="27">
         <v>-0.1007583157465968</v>
       </c>
       <c r="Y4" s="28">
         <v>0.22901401559544032</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="L5" t="str">
         <f ca="1">_xlfn.FORMULATEXT(L2)</f>
         <v>=MMULT(H2:J4,H14:J16)</v>
       </c>
       <c r="Q5" s="1">
         <v>2</v>
       </c>
       <c r="R5" s="1">
         <v>1</v>
       </c>
       <c r="S5" s="1">
         <v>0</v>
       </c>
       <c r="T5" s="1">
         <v>2</v>
       </c>
       <c r="V5" s="29">
         <v>-0.74709114657347275</v>
       </c>
       <c r="W5" s="1">
-        <v>-0.84865098672073258</v>
+        <v>0.84865098672073258</v>
       </c>
       <c r="X5" s="1">
         <v>-3.2846364850837501E-2</v>
       </c>
       <c r="Y5" s="30">
         <v>-0.69406174854656355</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B6" s="1" cm="1">
         <f t="array" ref="B6:B7">MMULT(A2:B3,D2:D3)</f>
         <v>2</v>
       </c>
       <c r="C6" s="66" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D6" s="67">
         <v>2</v>
       </c>
       <c r="E6" s="1">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="V6" s="29">
         <v>-0.43777695035137854</v>
       </c>
       <c r="W6" s="1">
-        <v>0.4216069477675381</v>
+        <v>-0.42160694776753815</v>
       </c>
       <c r="X6" s="1">
         <v>-0.87899937109436244</v>
       </c>
       <c r="Y6" s="30">
         <v>-0.65928111816499191</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="B7" s="1">
         <v>2</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="67"/>
       <c r="E7" s="1">
         <v>1</v>
       </c>
       <c r="H7" s="23" cm="1">
         <f t="array" ref="H7:J9">[2]!eigVAL(H2:J4)</f>
         <v>3.9999999999999964</v>
       </c>
       <c r="I7" s="24">
         <v>-3.5615528128088303</v>
       </c>
       <c r="J7" s="25">
         <v>0.56155281280882985</v>
       </c>
       <c r="L7" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="M7" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="N7" s="10" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="Q7">
         <f>MDETERM(Q2:T5)</f>
         <v>-16</v>
       </c>
       <c r="R7" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="V7" s="31">
         <v>-0.37987811520769438</v>
       </c>
       <c r="W7" s="32">
-        <v>0.25492769628855461</v>
+        <v>-0.25492769628855461</v>
       </c>
       <c r="X7" s="32">
         <v>0.46489674524533919</v>
       </c>
       <c r="Y7" s="33">
         <v>0.17657654741345466</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B8" t="str">
         <f ca="1">_xlfn.FORMULATEXT(B6)</f>
         <v>=MMULT(A2:B3,D2:D3)</v>
       </c>
       <c r="H8" s="1">
         <v>0</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="L8" s="1" cm="1">
         <f t="array" ref="L8:L10">H12*H14:H16</f>
-        <v>1.4855627054164138</v>
+        <v>1.4855627054164136</v>
       </c>
       <c r="M8" s="1" cm="1">
         <f t="array" ref="M8:M10">I12*I14:I16</f>
-        <v>-0.5740527035963191</v>
+        <v>0.57405270359631932</v>
       </c>
       <c r="N8" s="1" cm="1">
         <f t="array" ref="N8:N10">J12*J14:J16</f>
-        <v>-0.23928214794243441</v>
+        <v>0.23928214794243441</v>
       </c>
       <c r="Q8" t="str">
         <f ca="1">_xlfn.FORMULATEXT(Q7)</f>
         <v>=MDETERM(Q2:T5)</v>
+      </c>
+      <c r="T8" cm="1">
+        <f t="array" ref="T8">[2]!TRACE(Q2:T5)</f>
+        <v>5</v>
       </c>
       <c r="V8" s="1">
         <v>8.5205774518409512E-13</v>
       </c>
       <c r="W8" s="1">
         <v>-6.4106289970528412E-14</v>
       </c>
       <c r="X8" s="1">
         <v>9.4094994162714738E-15</v>
       </c>
       <c r="Y8" s="1">
         <v>-4.0633130072082453E-15</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="H9" s="1">
         <v>9.0594198809412723E-14</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9" s="1">
         <v>-4.5502318585179144E-15</v>
       </c>
       <c r="L9" s="1">
-        <v>2.2283440581246206</v>
+        <v>2.2283440581246201</v>
       </c>
       <c r="M9" s="1">
-        <v>-1.4704663175976651</v>
+        <v>1.4704663175976649</v>
       </c>
       <c r="N9" s="1">
-        <v>0.37365171117444712</v>
+        <v>-0.37365171117444712</v>
+      </c>
+      <c r="T9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T8)</f>
+        <v>=TRACE(Q2:T5)</v>
       </c>
       <c r="V9" s="1">
         <v>3.1086244689504383E-15</v>
       </c>
       <c r="W9" s="1">
-        <v>6.6613381477509392E-16</v>
+        <v>4.4408920985006262E-16</v>
       </c>
       <c r="X9" s="1">
         <v>4.4408920985006262E-16</v>
       </c>
       <c r="Y9" s="1">
         <v>1.9428902930940239E-16</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="16.5" x14ac:dyDescent="0.3">
       <c r="B10" s="1" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="H10" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H7)</f>
         <v>=eigVAL(H2:J4)</v>
       </c>
       <c r="L10" s="1">
-        <v>2.9711254108328276</v>
+        <v>2.9711254108328271</v>
       </c>
       <c r="M10" s="1">
-        <v>3.192624428386623</v>
+        <v>-3.192624428386623</v>
       </c>
       <c r="N10" s="1">
-        <v>0.34419473265285616</v>
+        <v>-0.34419473265285616</v>
       </c>
       <c r="Q10">
         <f>PRODUCT(V2:Y2)</f>
         <v>-15.999999999999996</v>
       </c>
       <c r="R10" s="35" t="s">
-        <v>127</v>
+        <v>126</v>
+      </c>
+      <c r="T10">
+        <f>SUM(V2:Y2)</f>
+        <v>5.0000000000000044</v>
       </c>
       <c r="V10" t="str">
         <f ca="1">_xlfn.FORMULATEXT(V2)</f>
         <v>=eigVECT(Q2:T5)</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B11" s="1" cm="1">
         <f t="array" ref="B11:B12">MMULT(A2:B3,F2:F3)</f>
         <v>3</v>
       </c>
       <c r="C11" s="66" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D11" s="67">
         <v>3</v>
       </c>
       <c r="E11" s="1">
         <v>1</v>
       </c>
       <c r="L11" t="str">
         <f ca="1">_xlfn.FORMULATEXT(L8)</f>
         <v>=H12*H14:H16</v>
       </c>
       <c r="Q11" t="str">
         <f ca="1">_xlfn.FORMULATEXT(Q10)</f>
         <v>=PRODUCT(V2:Y2)</v>
+      </c>
+      <c r="T11" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(T10)</f>
+        <v>=SUM(V2:Y2)</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B12" s="1">
         <v>6</v>
       </c>
       <c r="C12" s="66"/>
       <c r="D12" s="67"/>
       <c r="E12" s="1">
         <v>2</v>
       </c>
       <c r="G12" s="11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="H12" s="23" cm="1">
         <f t="array" ref="H12:J18">[2]!eigVECT(H2:J4)</f>
         <v>3.9999999999999964</v>
       </c>
       <c r="I12" s="24">
         <v>-3.5615528128088303</v>
       </c>
       <c r="J12" s="25">
         <v>0.56155281280882985</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B13" t="str">
         <f ca="1">_xlfn.FORMULATEXT(B11)</f>
         <v>=MMULT(A2:B3,F2:F3)</v>
       </c>
       <c r="H13" s="1">
         <v>0</v>
       </c>
       <c r="I13" s="1">
         <v>0</v>
       </c>
       <c r="J13" s="1">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:25" ht="18" x14ac:dyDescent="0.35">
       <c r="G14" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H14" s="26">
-        <v>0.37139067635410378</v>
+        <v>0.37139067635410372</v>
       </c>
       <c r="I14" s="27">
-        <v>0.16118045520251337</v>
+        <v>-0.16118045520251342</v>
       </c>
       <c r="J14" s="28">
-        <v>-0.42610800352965827</v>
+        <v>0.42610800352965827</v>
       </c>
       <c r="L14" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="M14" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="M14" s="1" t="s">
+      <c r="N14" s="1" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
       <c r="H15" s="29">
-        <v>0.55708601453115558</v>
+        <v>0.55708601453115547</v>
       </c>
       <c r="I15" s="1">
-        <v>0.41287224839380582</v>
+        <v>-0.41287224839380576</v>
       </c>
       <c r="J15" s="30">
-        <v>0.66539015147209291</v>
+        <v>-0.66539015147209291</v>
       </c>
       <c r="L15" s="1">
         <f>SUMSQ(H14:H16)</f>
-        <v>1</v>
+        <v>0.99999999999999978</v>
       </c>
       <c r="M15" s="1">
         <f>SUMSQ(I14:I16)</f>
         <v>1</v>
       </c>
       <c r="N15" s="1">
         <f>SUMSQ(J14:J16)</f>
         <v>0.99999999999999978</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="H16" s="31">
-        <v>0.74278135270820755</v>
+        <v>0.74278135270820744</v>
       </c>
       <c r="I16" s="32">
-        <v>-0.896413614001346</v>
+        <v>0.896413614001346</v>
       </c>
       <c r="J16" s="33">
-        <v>0.61293385911688203</v>
+        <v>-0.61293385911688203</v>
       </c>
       <c r="L16" t="str">
         <f ca="1">_xlfn.FORMULATEXT(L15)</f>
         <v>=SUMSQ(H14:H16)</v>
       </c>
     </row>
     <row r="17" spans="8:16" x14ac:dyDescent="0.25">
       <c r="H17" s="1">
         <v>9.0594198809412723E-14</v>
       </c>
       <c r="I17" s="1">
         <v>0</v>
       </c>
       <c r="J17" s="1">
         <v>-4.5502318585179144E-15</v>
       </c>
       <c r="M17" t="str">
         <f ca="1">_xlfn.FORMULATEXT(M15)</f>
         <v>=SUMSQ(I14:I16)</v>
       </c>
     </row>
     <row r="18" spans="8:16" x14ac:dyDescent="0.25">
       <c r="H18">
         <v>2.2204460492503131E-15</v>
       </c>
@@ -31923,889 +32925,78 @@
       </c>
       <c r="N18" t="str">
         <f ca="1">_xlfn.FORMULATEXT(N15)</f>
         <v>=SUMSQ(J14:J16)</v>
       </c>
     </row>
     <row r="19" spans="8:16" x14ac:dyDescent="0.25">
       <c r="H19" t="str">
         <f ca="1">_xlfn.FORMULATEXT(H12)</f>
         <v>=eigVECT(H2:J4)</v>
       </c>
     </row>
     <row r="26" spans="8:16" x14ac:dyDescent="0.25">
       <c r="P26" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="R1:S1"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <ignoredErrors>
+    <ignoredError sqref="T10" formula="1"/>
+  </ignoredErrors>
   <drawing r:id="rId1"/>
-</worksheet>
-[...813 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Vector ops</vt:lpstr>
       <vt:lpstr>Matrix ops</vt:lpstr>
       <vt:lpstr>Determinants</vt:lpstr>
+      <vt:lpstr>Rank</vt:lpstr>
       <vt:lpstr>Traces</vt:lpstr>
       <vt:lpstr>Vector projection</vt:lpstr>
       <vt:lpstr>Projection 2</vt:lpstr>
       <vt:lpstr>Diagonal</vt:lpstr>
       <vt:lpstr>Eigen</vt:lpstr>
       <vt:lpstr>EVD</vt:lpstr>
       <vt:lpstr>SVD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Branko Pecar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>