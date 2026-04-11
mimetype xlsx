--- v0 (2025-12-10)
+++ v1 (2026-04-11)
@@ -1,352 +1,499 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/f4dd54fdcc2a60a7/Documents/Stats/PCA/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="79" documentId="8_{050A4BFA-2020-4742-8ABA-02FE204207D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C463480-C513-47EB-B202-79FC826D5170}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{FA251A95-CBC3-4083-9DFA-C4D9CABB804D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6A6E561D-AB41-4C59-84BF-290E357B6E9B}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F944C895-4C59-4E4D-B4FB-C4B8DAC526B8}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet2" sheetId="2" r:id="rId1"/>
     <sheet name="Sheet7" sheetId="8" r:id="rId2"/>
     <sheet name="Sheet1" sheetId="9" r:id="rId3"/>
+    <sheet name="Sheet3" sheetId="10" r:id="rId4"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId4"/>
+    <externalReference r:id="rId5"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F4" i="9" l="1"/>
-[...18 lines deleted...]
-  <c r="F3" i="9"/>
+  <c r="D17" i="8" l="1"/>
+  <c r="H18" i="8" a="1"/>
+  <c r="H18" i="8" s="1"/>
+  <c r="E11" i="10" a="1"/>
+  <c r="E11" i="10" s="1"/>
+  <c r="C11" i="10" a="1"/>
+  <c r="C11" i="10" s="1"/>
+  <c r="D11" i="10" a="1"/>
+  <c r="D11" i="10" s="1"/>
+  <c r="H12" i="10" a="1"/>
+  <c r="H12" i="10" l="1"/>
+  <c r="M2" i="10" a="1"/>
+  <c r="M2" i="10" l="1"/>
+  <c r="B11" i="10" a="1"/>
+  <c r="B11" i="10" s="1"/>
+  <c r="Y13" i="10"/>
+  <c r="X13" i="10"/>
+  <c r="D17" i="10"/>
+  <c r="E8" i="10"/>
+  <c r="D8" i="10"/>
+  <c r="C8" i="10"/>
+  <c r="B8" i="10"/>
   <c r="A4" i="9"/>
   <c r="B4" i="9"/>
   <c r="C4" i="9"/>
-  <c r="D4" i="9"/>
   <c r="A5" i="9"/>
   <c r="B5" i="9"/>
   <c r="C5" i="9"/>
-  <c r="D5" i="9"/>
-[...3 lines deleted...]
-  <c r="D6" i="9"/>
   <c r="B3" i="9"/>
   <c r="C3" i="9"/>
-  <c r="D3" i="9"/>
   <c r="A3" i="9"/>
-  <c r="M3" i="9" s="1" a="1"/>
-[...1 lines deleted...]
-  <c r="Q3" i="9" s="1"/>
   <c r="K6" i="8"/>
   <c r="J5" i="8"/>
   <c r="I4" i="8"/>
   <c r="H3" i="8"/>
-  <c r="K15" i="8"/>
   <c r="J14" i="8"/>
   <c r="I13" i="8"/>
   <c r="H12" i="8"/>
+  <c r="P18" i="10"/>
+  <c r="M9" i="8"/>
+  <c r="P28" i="10"/>
+  <c r="O18" i="10"/>
+  <c r="O18" i="8"/>
+  <c r="N18" i="10"/>
+  <c r="P28" i="8"/>
   <c r="S7" i="9"/>
+  <c r="O28" i="10"/>
+  <c r="M18" i="8"/>
+  <c r="N18" i="8"/>
+  <c r="M18" i="10"/>
+  <c r="N28" i="8"/>
   <c r="Q7" i="9"/>
+  <c r="M9" i="10"/>
   <c r="M7" i="9"/>
   <c r="M28" i="8"/>
-  <c r="P28" i="8"/>
+  <c r="N28" i="10"/>
+  <c r="M28" i="10"/>
+  <c r="P18" i="8"/>
   <c r="O28" i="8"/>
-  <c r="O18" i="8"/>
-[...9 lines deleted...]
-  <c r="Q4" i="9"/>
+  <c r="E17" i="10" l="1"/>
+  <c r="C17" i="10"/>
+  <c r="S25" i="10"/>
+  <c r="V15" i="10"/>
+  <c r="T3" i="10"/>
+  <c r="T2" i="10"/>
+  <c r="U15" i="10"/>
+  <c r="T4" i="10"/>
+  <c r="T15" i="10"/>
+  <c r="T5" i="10"/>
+  <c r="N25" i="10"/>
+  <c r="P11" i="10"/>
+  <c r="S15" i="10"/>
+  <c r="V25" i="10"/>
+  <c r="M25" i="10"/>
+  <c r="U25" i="10"/>
+  <c r="T25" i="10"/>
+  <c r="O21" i="10"/>
+  <c r="P16" i="10"/>
+  <c r="O11" i="10"/>
+  <c r="O13" i="10"/>
+  <c r="M15" i="10"/>
+  <c r="P23" i="10"/>
+  <c r="M22" i="10"/>
+  <c r="O25" i="10"/>
+  <c r="O12" i="10"/>
+  <c r="M14" i="10"/>
+  <c r="M16" i="10"/>
+  <c r="N15" i="10"/>
+  <c r="N22" i="10"/>
+  <c r="P22" i="10"/>
+  <c r="N24" i="10"/>
+  <c r="N16" i="10"/>
+  <c r="M23" i="10"/>
+  <c r="O24" i="10"/>
+  <c r="O16" i="10"/>
+  <c r="N21" i="10"/>
+  <c r="P14" i="10"/>
+  <c r="P26" i="10"/>
+  <c r="M13" i="10"/>
+  <c r="N14" i="10"/>
+  <c r="O15" i="10"/>
+  <c r="P24" i="10"/>
+  <c r="P21" i="10"/>
+  <c r="N23" i="10"/>
+  <c r="O23" i="10"/>
+  <c r="P13" i="10"/>
+  <c r="N13" i="10"/>
+  <c r="O14" i="10"/>
+  <c r="M12" i="10"/>
+  <c r="M26" i="10"/>
+  <c r="N12" i="10"/>
+  <c r="B17" i="10"/>
+  <c r="N26" i="10"/>
+  <c r="O22" i="10"/>
+  <c r="M24" i="10"/>
+  <c r="P25" i="10"/>
+  <c r="O26" i="10"/>
+  <c r="P15" i="10"/>
+  <c r="M11" i="10"/>
+  <c r="P12" i="10"/>
+  <c r="M21" i="10"/>
+  <c r="N11" i="10"/>
   <c r="Y13" i="8"/>
   <c r="X13" i="8"/>
   <c r="E16" i="8"/>
   <c r="D16" i="8"/>
   <c r="C16" i="8"/>
   <c r="B16" i="8"/>
   <c r="E15" i="8"/>
   <c r="D15" i="8"/>
   <c r="C15" i="8"/>
   <c r="B15" i="8"/>
   <c r="E14" i="8"/>
   <c r="D14" i="8"/>
   <c r="C14" i="8"/>
   <c r="B14" i="8"/>
   <c r="E13" i="8"/>
   <c r="D13" i="8"/>
   <c r="C13" i="8"/>
   <c r="B13" i="8"/>
   <c r="E12" i="8"/>
   <c r="D12" i="8"/>
   <c r="C12" i="8"/>
   <c r="B12" i="8"/>
   <c r="E11" i="8"/>
   <c r="D11" i="8"/>
   <c r="C11" i="8"/>
   <c r="B11" i="8"/>
   <c r="E8" i="8"/>
   <c r="D8" i="8"/>
   <c r="C8" i="8"/>
   <c r="B8" i="8"/>
   <c r="J6" i="8"/>
   <c r="K5" i="8" s="1"/>
   <c r="I6" i="8"/>
   <c r="K4" i="8" s="1"/>
   <c r="H6" i="8"/>
   <c r="K3" i="8" s="1"/>
   <c r="I5" i="8"/>
   <c r="J4" i="8" s="1"/>
   <c r="H5" i="8"/>
   <c r="J3" i="8" s="1"/>
   <c r="H4" i="8"/>
   <c r="I3" i="8" s="1"/>
+  <c r="AC10" i="2"/>
+  <c r="AK17" i="2"/>
+  <c r="AH24" i="2"/>
+  <c r="AJ5" i="2"/>
   <c r="AC17" i="2"/>
-  <c r="AH24" i="2"/>
-[...2 lines deleted...]
-  <c r="AJ5" i="2"/>
   <c r="M2" i="8" a="1"/>
   <c r="AC24" i="2"/>
-  <c r="M11" i="8" l="1"/>
+  <c r="K15" i="8" l="1"/>
+  <c r="D6" i="9" s="1"/>
+  <c r="Q12" i="10"/>
+  <c r="X15" i="10" s="1"/>
+  <c r="Q23" i="10"/>
+  <c r="Y16" i="10" s="1"/>
+  <c r="O27" i="10"/>
+  <c r="Q13" i="10"/>
+  <c r="X16" i="10" s="1"/>
+  <c r="Q25" i="10"/>
+  <c r="Y18" i="10" s="1"/>
+  <c r="Q15" i="10"/>
+  <c r="X18" i="10" s="1"/>
+  <c r="T6" i="10"/>
+  <c r="U5" i="10" s="1"/>
+  <c r="N17" i="10"/>
+  <c r="N27" i="10"/>
+  <c r="Q22" i="10"/>
+  <c r="Y15" i="10" s="1"/>
+  <c r="Q21" i="10"/>
+  <c r="Y14" i="10" s="1"/>
+  <c r="M27" i="10"/>
+  <c r="Q11" i="10"/>
+  <c r="X14" i="10" s="1"/>
+  <c r="M17" i="10"/>
+  <c r="Q24" i="10"/>
+  <c r="Y17" i="10" s="1"/>
+  <c r="Q26" i="10"/>
+  <c r="Y19" i="10" s="1"/>
+  <c r="P27" i="10"/>
+  <c r="Q16" i="10"/>
+  <c r="X19" i="10" s="1"/>
+  <c r="O17" i="10"/>
+  <c r="P17" i="10"/>
+  <c r="Q14" i="10"/>
+  <c r="X17" i="10" s="1"/>
+  <c r="F4" i="9"/>
+  <c r="F6" i="9"/>
+  <c r="G4" i="9"/>
+  <c r="G6" i="9"/>
+  <c r="H4" i="9"/>
+  <c r="H6" i="9"/>
+  <c r="I4" i="9"/>
+  <c r="I6" i="9"/>
+  <c r="F3" i="9"/>
+  <c r="F5" i="9"/>
+  <c r="G3" i="9"/>
+  <c r="G5" i="9"/>
+  <c r="H3" i="9"/>
+  <c r="H5" i="9"/>
+  <c r="I3" i="9"/>
+  <c r="I5" i="9"/>
+  <c r="M11" i="8"/>
   <c r="T5" i="8"/>
+  <c r="K6" i="9" s="1"/>
   <c r="T3" i="8"/>
+  <c r="K4" i="9" s="1"/>
   <c r="T4" i="8"/>
+  <c r="K5" i="9" s="1"/>
   <c r="N21" i="8"/>
   <c r="M22" i="8"/>
   <c r="M21" i="8"/>
   <c r="N12" i="8"/>
   <c r="N11" i="8"/>
   <c r="P26" i="8"/>
   <c r="N22" i="8"/>
   <c r="M2" i="8"/>
   <c r="T2" i="8" s="1"/>
+  <c r="K3" i="9" s="1"/>
   <c r="U15" i="8"/>
   <c r="O22" i="8"/>
   <c r="V25" i="8"/>
   <c r="T15" i="8"/>
   <c r="M13" i="8"/>
   <c r="U25" i="8"/>
   <c r="S15" i="8"/>
   <c r="T25" i="8"/>
   <c r="P21" i="8"/>
   <c r="P16" i="8"/>
   <c r="V15" i="8"/>
   <c r="M15" i="8"/>
   <c r="N14" i="8"/>
   <c r="P12" i="8"/>
   <c r="S25" i="8"/>
   <c r="P15" i="8"/>
   <c r="N24" i="8"/>
   <c r="O13" i="8"/>
   <c r="P25" i="8"/>
   <c r="O24" i="8"/>
   <c r="P22" i="8"/>
   <c r="N15" i="8"/>
   <c r="O14" i="8"/>
   <c r="P13" i="8"/>
   <c r="O25" i="8"/>
   <c r="O12" i="8"/>
   <c r="O26" i="8"/>
   <c r="P24" i="8"/>
   <c r="N13" i="8"/>
   <c r="N25" i="8"/>
   <c r="M25" i="8"/>
   <c r="O21" i="8"/>
   <c r="O23" i="8"/>
   <c r="O15" i="8"/>
   <c r="M23" i="8"/>
   <c r="P11" i="8"/>
   <c r="P23" i="8"/>
   <c r="M24" i="8"/>
   <c r="M26" i="8"/>
   <c r="N26" i="8"/>
   <c r="H14" i="8"/>
   <c r="J12" i="8" s="1"/>
   <c r="P14" i="8"/>
   <c r="B17" i="8"/>
   <c r="I14" i="8"/>
   <c r="J13" i="8" s="1"/>
   <c r="C17" i="8"/>
   <c r="H15" i="8"/>
-  <c r="K12" i="8" s="1"/>
-  <c r="D17" i="8"/>
   <c r="H13" i="8"/>
   <c r="I12" i="8" s="1"/>
   <c r="I15" i="8"/>
-  <c r="K13" i="8" s="1"/>
   <c r="M12" i="8"/>
   <c r="M16" i="8"/>
   <c r="E17" i="8"/>
   <c r="N23" i="8"/>
   <c r="J15" i="8"/>
-  <c r="K14" i="8" s="1"/>
   <c r="O11" i="8"/>
   <c r="N16" i="8"/>
   <c r="M14" i="8"/>
   <c r="O16" i="8"/>
-  <c r="Q22" i="8" l="1"/>
+  <c r="K13" i="8" l="1"/>
+  <c r="D4" i="9" s="1"/>
+  <c r="B6" i="9"/>
+  <c r="K14" i="8"/>
+  <c r="D5" i="9" s="1"/>
+  <c r="C6" i="9"/>
+  <c r="K12" i="8"/>
+  <c r="D3" i="9" s="1"/>
+  <c r="M3" i="9" s="1" a="1"/>
+  <c r="A6" i="9"/>
+  <c r="U2" i="10"/>
+  <c r="V2" i="10" s="1"/>
+  <c r="U3" i="10"/>
+  <c r="U4" i="10"/>
+  <c r="S3" i="9" a="1"/>
+  <c r="S3" i="9" s="1"/>
+  <c r="Q22" i="8"/>
   <c r="Y15" i="8" s="1"/>
   <c r="Q14" i="8"/>
   <c r="X17" i="8" s="1"/>
   <c r="Q26" i="8"/>
   <c r="Y19" i="8" s="1"/>
   <c r="Q15" i="8"/>
   <c r="X18" i="8" s="1"/>
   <c r="Q25" i="8"/>
   <c r="Y18" i="8" s="1"/>
   <c r="Q16" i="8"/>
   <c r="X19" i="8" s="1"/>
   <c r="Q24" i="8"/>
   <c r="Y17" i="8" s="1"/>
   <c r="O27" i="8"/>
   <c r="Q12" i="8"/>
   <c r="X15" i="8" s="1"/>
   <c r="N17" i="8"/>
   <c r="M27" i="8"/>
   <c r="Q21" i="8"/>
   <c r="Y14" i="8" s="1"/>
   <c r="P27" i="8"/>
   <c r="Q13" i="8"/>
   <c r="X16" i="8" s="1"/>
   <c r="O17" i="8"/>
   <c r="P17" i="8"/>
   <c r="N27" i="8"/>
   <c r="Q23" i="8"/>
   <c r="Y16" i="8" s="1"/>
   <c r="T6" i="8"/>
   <c r="U5" i="8" s="1"/>
   <c r="M17" i="8"/>
   <c r="Q11" i="8"/>
   <c r="X14" i="8" s="1"/>
-  <c r="U2" i="8" l="1"/>
+  <c r="U6" i="10" l="1"/>
+  <c r="V3" i="10"/>
+  <c r="V4" i="10" s="1"/>
+  <c r="V5" i="10" s="1"/>
+  <c r="M3" i="9"/>
+  <c r="Q3" i="9" s="1"/>
+  <c r="Q5" i="9"/>
+  <c r="Q4" i="9"/>
+  <c r="Q6" i="9"/>
+  <c r="U2" i="8"/>
   <c r="V2" i="8" s="1"/>
   <c r="U3" i="8"/>
   <c r="U4" i="8"/>
   <c r="V3" i="8" l="1"/>
   <c r="V4" i="8" s="1"/>
   <c r="V5" i="8" s="1"/>
   <c r="U6" i="8"/>
   <c r="U13" i="2" l="1"/>
   <c r="U12" i="2"/>
   <c r="T12" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="E8" i="2"/>
   <c r="E12" i="2" s="1"/>
   <c r="D8" i="2"/>
   <c r="D13" i="2" s="1"/>
   <c r="C8" i="2"/>
   <c r="C16" i="2" s="1"/>
   <c r="B8" i="2"/>
   <c r="B15" i="2" s="1"/>
   <c r="G3" i="2"/>
   <c r="W15" i="2"/>
   <c r="G15" i="2"/>
   <c r="L22" i="2"/>
+  <c r="X11" i="2"/>
   <c r="L15" i="2"/>
-  <c r="X11" i="2"/>
   <c r="E14" i="2" l="1"/>
   <c r="E13" i="2"/>
   <c r="E11" i="2"/>
   <c r="D14" i="2"/>
   <c r="C15" i="2"/>
   <c r="D11" i="2"/>
   <c r="D15" i="2"/>
   <c r="D16" i="2"/>
   <c r="E16" i="2"/>
   <c r="E15" i="2"/>
   <c r="B12" i="2"/>
   <c r="C12" i="2"/>
   <c r="B13" i="2"/>
   <c r="D12" i="2"/>
   <c r="C13" i="2"/>
   <c r="B14" i="2"/>
   <c r="B16" i="2"/>
   <c r="B11" i="2"/>
   <c r="C11" i="2"/>
   <c r="C14" i="2"/>
   <c r="Y14" i="2" l="1"/>
   <c r="T13" i="2"/>
   <c r="S12" i="2"/>
   <c r="D17" i="2"/>
   <c r="U14" i="2"/>
@@ -363,73 +510,73 @@
   <c r="G11" i="2" a="1"/>
   <c r="G11" i="2" s="1"/>
   <c r="L11" i="2" s="1" a="1"/>
   <c r="L11" i="2" s="1"/>
   <c r="W14" i="2"/>
   <c r="W13" i="2"/>
   <c r="W12" i="2"/>
   <c r="B17" i="2"/>
   <c r="Y13" i="2"/>
   <c r="AJ3" i="2" a="1"/>
   <c r="AC3" i="2" a="1"/>
   <c r="AJ3" i="2" l="1"/>
   <c r="AK13" i="2" a="1"/>
   <c r="AK13" i="2" s="1"/>
   <c r="AC3" i="2"/>
   <c r="AC13" i="2" s="1" a="1"/>
   <c r="AC13" i="2" s="1"/>
   <c r="AC20" i="2" l="1" a="1"/>
   <c r="AC20" i="2" s="1"/>
   <c r="AH20" i="2" a="1"/>
   <c r="AH20" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
-<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
+<metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="70">
   <si>
     <t>Column 1</t>
   </si>
   <si>
     <t>Column 2</t>
   </si>
   <si>
     <t>Column 3</t>
   </si>
   <si>
     <t>Column 4</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Movie 1</t>
   </si>
   <si>
     <t>Movie 2</t>
   </si>
   <si>
     <t>Movie 3</t>
   </si>
   <si>
@@ -982,58 +1129,68 @@
         <family val="1"/>
         <charset val="2"/>
       </rPr>
       <t>l ×</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>v</t>
     </r>
   </si>
+  <si>
+    <t>Standardised</t>
+  </si>
+  <si>
+    <t>Correlation( from standardised data)</t>
+  </si>
+  <si>
+    <t>Correlation (from raw data) - pop data, not sample</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
-    <numFmt numFmtId="169" formatCode="0.00000"/>
+    <numFmt numFmtId="165" formatCode="0.00000"/>
+    <numFmt numFmtId="173" formatCode="0E+00"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1198,122 +1355,424 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="169" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="173" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
+<file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
+</file>
+
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>Eigenvalues</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:lineChart>
+        <c:grouping val="standard"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln w="28575" cap="rnd">
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet7!$T$2:$T$5</c:f>
+              <c:numCache>
+                <c:formatCode>0.0000</c:formatCode>
+                <c:ptCount val="4"/>
+                <c:pt idx="0">
+                  <c:v>8.4148141067871141</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.67959958156260625</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>8.5424379898125846E-2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>5.3495265085481303E-2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-82FE-438A-A0F0-AF2F559D0C86}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:smooth val="0"/>
+        <c:axId val="1842772608"/>
+        <c:axId val="1842770208"/>
+      </c:lineChart>
+      <c:catAx>
+        <c:axId val="1842772608"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1842770208"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1842770208"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0.0" sourceLinked="0"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1842772608"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -1387,93 +1846,93 @@
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="5"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:ln w="9525">
                 <a:solidFill>
                   <a:schemeClr val="accent1"/>
                 </a:solidFill>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
           </c:marker>
           <c:xVal>
             <c:numRef>
               <c:f>Sheet7!$X$14:$X$19</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>-3.1908060020787552</c:v>
+                  <c:v>-3.3002756860988125</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>-2.6399941073772104</c:v>
+                  <c:v>-2.7079514304069434</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2.9199727518975296</c:v>
+                  <c:v>2.8479768655487012</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2.7754107324678232</c:v>
+                  <c:v>2.6473618476026228</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>-1.7179056613343007</c:v>
+                  <c:v>-1.8169860170964101</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1.8533222864249135</c:v>
+                  <c:v>2.3298744204508415</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:xVal>
           <c:yVal>
             <c:numRef>
               <c:f>Sheet7!$Y$14:$Y$19</c:f>
               <c:numCache>
                 <c:formatCode>0.00</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>-0.67234031245597825</c:v>
+                  <c:v>-0.64636705103638437</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.89034516684951437</c:v>
+                  <c:v>0.88303046907758653</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.94388476721325187</c:v>
+                  <c:v>0.7692310774185136</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>-1.026117394228151</c:v>
+                  <c:v>-1.1950781239349066</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>-0.15361876083321596</c:v>
+                  <c:v>-0.1905759770822108</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1.7846533454579261E-2</c:v>
+                  <c:v>0.37975960555740307</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:yVal>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-07B4-45E5-AAB0-C3D94AFB2BC5}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:axId val="1156493151"/>
         <c:axId val="1320592512"/>
       </c:scatterChart>
       <c:valAx>
         <c:axId val="1156493151"/>
         <c:scaling>
@@ -1628,51 +2087,410 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>PC1 and PC2 scores (Covar)</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet7!$Y$13</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>PC2 score</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="38100" cap="rnd">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet7!$X$14:$X$19</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>-3.3002756860988125</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>-2.7079514304069434</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2.8479768655487012</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>2.6473618476026228</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>-1.8169860170964101</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2.3298744204508415</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet7!$Y$14:$Y$19</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>-0.64636705103638437</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.88303046907758653</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.7692310774185136</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>-1.1950781239349066</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>-0.1905759770822108</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.37975960555740307</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-6F76-4C29-8897-B4641693AF83}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="1156493151"/>
+        <c:axId val="1320592512"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="1156493151"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0.00" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="25000"/>
+                <a:lumOff val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1320592512"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="1320592512"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0.00" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="25000"/>
+                <a:lumOff val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1156493151"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -1720,73 +2538,73 @@
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:val>
             <c:numRef>
-              <c:f>Sheet7!$T$2:$T$5</c:f>
+              <c:f>Sheet3!$T$2:$T$5</c:f>
               <c:numCache>
                 <c:formatCode>0.0000</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>7.9531921588427004</c:v>
+                  <c:v>3.6377623911311927</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.64250171896735064</c:v>
+                  <c:v>0.29683287478026632</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>7.0972788856614163E-2</c:v>
+                  <c:v>4.2889677449110895E-2</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>-2.2993752149121335E-16</c:v>
+                  <c:v>2.2515056639427853E-2</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-82FE-438A-A0F0-AF2F559D0C86}"/>
+              <c16:uniqueId val="{00000000-A23A-45B4-815C-6B01883FDE9B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="1842772608"/>
         <c:axId val="1842770208"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="1842772608"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
@@ -1916,50 +2734,409 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="en-US"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB"/>
+              <a:t>PC1 and PC2 score (Correl)</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>Sheet3!$Y$13</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>PC2 score</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:spPr>
+            <a:ln w="38100" cap="rnd">
+              <a:noFill/>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="circle"/>
+            <c:size val="5"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>Sheet3!$X$14:$X$19</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>-2.1494662563547386</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>-1.8557739141337801</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1.7772784737459633</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1.8970141216909373</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>-1.1214926938203469</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1.4524402688719644</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>Sheet3!$Y$14:$Y$19</c:f>
+              <c:numCache>
+                <c:formatCode>0.00</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>-0.40619352018223537</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.54170019493177368</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>0.56638182851679297</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>-0.77446839942045798</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>-0.19010406557655549</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.26268396173068281</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-C86A-499C-A2D6-9B32FA85B9B4}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="1290283567"/>
+        <c:axId val="1290281647"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="1290283567"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0.00" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="25000"/>
+                <a:lumOff val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1290281647"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="1290281647"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="0.00" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="25000"/>
+                <a:lumOff val="75000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1290283567"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="en-US"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
 <file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
   <a:schemeClr val="accent1"/>
   <a:schemeClr val="accent2"/>
   <a:schemeClr val="accent3"/>
   <a:schemeClr val="accent4"/>
   <a:schemeClr val="accent5"/>
   <a:schemeClr val="accent6"/>
   <cs:variation/>
   <cs:variation>
     <a:lumMod val="60000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
     <a:lumOff val="20000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
@@ -1996,80 +3173,200 @@
   </cs:variation>
   <cs:variation>
     <a:lumMod val="80000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="60000"/>
     <a:lumOff val="40000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
     <a:lumOff val="30000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="70000"/>
   </cs:variation>
   <cs:variation>
     <a:lumMod val="50000"/>
     <a:lumOff val="50000"/>
   </cs:variation>
 </cs:colorStyle>
 </file>
 
+<file path=xl/charts/colors3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/colors5.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
 <file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="240">
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
-            <a:lumMod val="25000"/>
-            <a:lumOff val="75000"/>
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
@@ -2105,50 +3402,566 @@
         <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln>
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+    </cs:spPr>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="240">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
   </cs:dataPoint>
   <cs:dataPoint3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
     <cs:fillRef idx="1"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="19050" cap="rnd">
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
@@ -2512,80 +4325,80 @@
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
-<file path=xl/charts/style2.xml><?xml version="1.0" encoding="utf-8"?>
-<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
+<file path=xl/charts/style3.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="240">
   <cs:axisTitle>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="1000" kern="1200"/>
   </cs:axisTitle>
   <cs:categoryAxis>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:spPr>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
-            <a:lumMod val="15000"/>
-            <a:lumOff val="85000"/>
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:round/>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:categoryAxis>
   <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="bg1"/>
       </a:solidFill>
       <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
         <a:solidFill>
           <a:schemeClr val="tx1">
             <a:lumMod val="15000"/>
             <a:lumOff val="85000"/>
           </a:schemeClr>
         </a:solidFill>
@@ -2621,50 +4434,566 @@
         <a:schemeClr val="lt1"/>
       </a:solidFill>
       <a:ln>
         <a:solidFill>
           <a:schemeClr val="dk1">
             <a:lumMod val="25000"/>
             <a:lumOff val="75000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:ln>
     </cs:spPr>
     <cs:defRPr sz="900" kern="1200"/>
     <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
       <a:spAutoFit/>
     </cs:bodyPr>
   </cs:dataLabelCallout>
   <cs:dataPoint>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/charts/style4.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="227">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="phClr"/>
       </a:solidFill>
     </cs:spPr>
   </cs:dataPoint>
   <cs:dataPoint3D>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="1">
       <cs:styleClr val="auto"/>
     </cs:fillRef>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:solidFill>
         <a:schemeClr val="phClr"/>
       </a:solidFill>
     </cs:spPr>
   </cs:dataPoint3D>
   <cs:dataPointLine>
     <cs:lnRef idx="0">
       <cs:styleClr val="auto"/>
     </cs:lnRef>
@@ -3028,368 +5357,1401 @@
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1">
         <a:lumMod val="65000"/>
         <a:lumOff val="35000"/>
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
+<file path=xl/charts/style5.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="240">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="75000"/>
+          <a:lumOff val="25000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="50000"/>
+            <a:lumOff val="50000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
-      <xdr:colOff>581025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
-      <xdr:colOff>276225</xdr:colOff>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>152400</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="3" name="Chart 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA137A8F-C02F-483C-CC8D-8FBB1B3058FB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr/>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>314325</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>142875</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>85725</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
-        <xdr:cNvPr id="4" name="Group 3">
+        <xdr:cNvPr id="7" name="Group 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DCAFC49-7987-C072-1CEB-80C0925142EA}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E89D564C-51E7-44A2-FAB9-4507915F5A12}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="16554450" y="3152775"/>
+          <a:off x="16268700" y="3048000"/>
+          <a:ext cx="4648200" cy="2752725"/>
+          <a:chOff x="16268700" y="3048000"/>
+          <a:chExt cx="4648200" cy="2752725"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:grpSp>
+        <xdr:nvGrpSpPr>
+          <xdr:cNvPr id="5" name="Group 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A14C2749-2674-578C-D043-ABC945373525}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGrpSpPr/>
+        </xdr:nvGrpSpPr>
+        <xdr:grpSpPr>
+          <a:xfrm>
+            <a:off x="16268700" y="3048000"/>
+            <a:ext cx="4572000" cy="2752725"/>
+            <a:chOff x="16554450" y="3152775"/>
+            <a:chExt cx="4572000" cy="2752725"/>
+          </a:xfrm>
+        </xdr:grpSpPr>
+        <xdr:graphicFrame macro="">
+          <xdr:nvGraphicFramePr>
+            <xdr:cNvPr id="2" name="Chart 1">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43D5E14-702E-736C-ECC4-79C25D7CC0D3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvGraphicFramePr/>
+          </xdr:nvGraphicFramePr>
+          <xdr:xfrm>
+            <a:off x="16554450" y="3152775"/>
+            <a:ext cx="4572000" cy="2752725"/>
+          </xdr:xfrm>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+              <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+            </a:graphicData>
+          </a:graphic>
+        </xdr:graphicFrame>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="14" name="TextBox 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95FE1672-88A9-46A6-B46B-1F013E6760BB}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="16992600" y="5038725"/>
+              <a:ext cx="352425" cy="247650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cmpd="sng">
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>P1</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="15" name="TextBox 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B74DD83-DB64-4FC9-A4FE-85D63A3FBA4A}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="17297400" y="3733800"/>
+              <a:ext cx="352425" cy="238125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cmpd="sng">
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>P2</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="16" name="TextBox 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F83E687E-3035-417B-BCCE-5019253C32DB}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="20259675" y="3609975"/>
+              <a:ext cx="352425" cy="247650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cmpd="sng">
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>P3</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="17" name="TextBox 16">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19EF1A4D-A570-4B2D-BE52-97847AAF946E}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="20164425" y="5314950"/>
+              <a:ext cx="352425" cy="247650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cmpd="sng">
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>P4</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="18" name="TextBox 17">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2631AB0A-1CE0-4EAD-B86C-3B059686F5E3}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="17745075" y="4619625"/>
+              <a:ext cx="352425" cy="247650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cmpd="sng">
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>P5</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="19" name="TextBox 18">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1D15D55-F59A-4E92-A3A5-1FEFDCC49A8F}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr txBox="1"/>
+          </xdr:nvSpPr>
+          <xdr:spPr>
+            <a:xfrm>
+              <a:off x="19859625" y="4152900"/>
+              <a:ext cx="352425" cy="247650"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525" cmpd="sng">
+              <a:noFill/>
+            </a:ln>
+          </xdr:spPr>
+          <xdr:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="dk1"/>
+            </a:fontRef>
+          </xdr:style>
+          <xdr:txBody>
+            <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-GB" sz="1100"/>
+                <a:t>P6</a:t>
+              </a:r>
+            </a:p>
+          </xdr:txBody>
+        </xdr:sp>
+      </xdr:grpSp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8226C95B-DB96-96A2-97FD-8B1D66574E32}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="20459700" y="4200525"/>
+            <a:ext cx="457200" cy="266700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" b="1"/>
+              <a:t>PC1</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{537B1290-9FD8-4DE7-9CC1-952AD6ECC94F}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="18507075" y="3333750"/>
+            <a:ext cx="457200" cy="266700"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="lt1"/>
+          </a:solidFill>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100" b="1"/>
+              <a:t>PC2</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>295275</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>600075</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>180975</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="20" name="Group 19">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E5C9884-AC39-0427-B0F9-EC9DA88D079D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="16268700" y="5857875"/>
           <a:ext cx="4572000" cy="2752725"/>
-          <a:chOff x="16554450" y="3152775"/>
+          <a:chOff x="16430625" y="5429250"/>
           <a:chExt cx="4572000" cy="2752725"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:graphicFrame macro="">
         <xdr:nvGraphicFramePr>
-          <xdr:cNvPr id="2" name="Chart 1">
+          <xdr:cNvPr id="3" name="Chart 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E43D5E14-702E-736C-ECC4-79C25D7CC0D3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96CE2CBD-9671-5991-F1CE-51418202FC22}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvGraphicFramePr/>
         </xdr:nvGraphicFramePr>
         <xdr:xfrm>
-          <a:off x="16554450" y="3152775"/>
+          <a:off x="16430625" y="5429250"/>
           <a:ext cx="4572000" cy="2752725"/>
         </xdr:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           </a:graphicData>
         </a:graphic>
       </xdr:graphicFrame>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="14" name="TextBox 13">
+          <xdr:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95FE1672-88A9-46A6-B46B-1F013E6760BB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9148B62D-FC93-55E0-01AE-FF15AD1DE29F}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="17002125" y="5143500"/>
+            <a:off x="16878300" y="7419975"/>
             <a:ext cx="352425" cy="247650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1100"/>
               <a:t>P1</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="15" name="TextBox 14">
+          <xdr:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B74DD83-DB64-4FC9-A4FE-85D63A3FBA4A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E663800E-BD9B-5D2A-0709-87BD5984194B}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="17278350" y="4057650"/>
+            <a:off x="17154525" y="6334125"/>
             <a:ext cx="352425" cy="238125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1100"/>
               <a:t>P2</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="16" name="TextBox 15">
+          <xdr:cNvPr id="6" name="TextBox 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F83E687E-3035-417B-BCCE-5019253C32DB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C53C774-7D3B-34B3-6111-DA8EB46E0C82}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="20135850" y="3762375"/>
+            <a:off x="20012025" y="6038850"/>
             <a:ext cx="352425" cy="247650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1100"/>
               <a:t>P3</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="17" name="TextBox 16">
+          <xdr:cNvPr id="7" name="TextBox 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19EF1A4D-A570-4B2D-BE52-97847AAF946E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62D7D84C-E705-C0E2-51BB-03082983DD33}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="20135850" y="5153025"/>
+            <a:off x="20012025" y="7429500"/>
             <a:ext cx="352425" cy="247650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1100"/>
               <a:t>P4</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="18" name="TextBox 17">
+          <xdr:cNvPr id="8" name="TextBox 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2631AB0A-1CE0-4EAD-B86C-3B059686F5E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7383E1C-9F19-037B-09F4-7121CE8E78D4}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="17754600" y="4829175"/>
+            <a:off x="17630775" y="7105650"/>
             <a:ext cx="352425" cy="247650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
           <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1100"/>
               <a:t>P5</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
-          <xdr:cNvPr id="19" name="TextBox 18">
+          <xdr:cNvPr id="9" name="TextBox 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1D15D55-F59A-4E92-A3A5-1FEFDCC49A8F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49271710-613D-ACC4-3A9C-BF1CC3D8A0E1}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr txBox="1"/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
-            <a:off x="19507200" y="4476750"/>
+            <a:off x="19383375" y="6753225"/>
             <a:ext cx="352425" cy="247650"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525" cmpd="sng">
             <a:noFill/>
           </a:ln>
         </xdr:spPr>
         <xdr:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </xdr:style>
         <xdr:txBody>
@@ -3399,69 +6761,421 @@
             <a:r>
               <a:rPr lang="en-GB" sz="1100"/>
               <a:t>P6</a:t>
             </a:r>
           </a:p>
         </xdr:txBody>
       </xdr:sp>
     </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>33</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 2">
+        <xdr:cNvPr id="10" name="Chart 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA137A8F-C02F-483C-CC8D-8FBB1B3058FB}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05035478-3904-4B72-8543-B87286D9B032}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvGraphicFramePr/>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>285750</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>32</xdr:col>
+      <xdr:colOff>590550</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:grpSp>
+      <xdr:nvGrpSpPr>
+        <xdr:cNvPr id="18" name="Group 17">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D37B4A01-A251-0C1F-C10E-52E98A8FE7D5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGrpSpPr/>
+      </xdr:nvGrpSpPr>
+      <xdr:grpSpPr>
+        <a:xfrm>
+          <a:off x="16259175" y="2952750"/>
+          <a:ext cx="4572000" cy="2743200"/>
+          <a:chOff x="11344275" y="3952875"/>
+          <a:chExt cx="4572000" cy="2743200"/>
+        </a:xfrm>
+      </xdr:grpSpPr>
+      <xdr:graphicFrame macro="">
+        <xdr:nvGraphicFramePr>
+          <xdr:cNvPr id="11" name="Chart 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD67F8D3-7DC5-B5EB-15C0-DDE1A2F25105}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvGraphicFramePr/>
+        </xdr:nvGraphicFramePr>
+        <xdr:xfrm>
+          <a:off x="11344275" y="3952875"/>
+          <a:ext cx="4572000" cy="2743200"/>
+        </xdr:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </xdr:graphicFrame>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B567BEE0-0B53-40EF-8B46-55C1845EE5E0}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="11734800" y="5876925"/>
+            <a:ext cx="352425" cy="247650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>P1</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EC195EC-BDE4-4D93-9855-3263B106A3ED}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="11963400" y="4743450"/>
+            <a:ext cx="352425" cy="247650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>P2</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43ADD4CE-7EB5-4336-9741-54053FA67BD0}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="15078075" y="4600575"/>
+            <a:ext cx="352425" cy="247650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>P3</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF56B9C0-0DA7-46C9-AC3D-837CFDB14FFC}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="15182850" y="6229350"/>
+            <a:ext cx="352425" cy="247650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>P4</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D92521F0-1187-406A-8186-173E73C647DC}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="12620625" y="5619750"/>
+            <a:ext cx="352425" cy="247650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>P5</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+      <xdr:sp macro="" textlink="">
+        <xdr:nvSpPr>
+          <xdr:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05EAC703-CAA0-4E72-9A14-F87E0B0F988A}"/>
+              </a:ext>
+            </a:extLst>
+          </xdr:cNvPr>
+          <xdr:cNvSpPr txBox="1"/>
+        </xdr:nvSpPr>
+        <xdr:spPr>
+          <a:xfrm>
+            <a:off x="14839950" y="4981575"/>
+            <a:ext cx="352425" cy="247650"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="9525" cmpd="sng">
+            <a:noFill/>
+          </a:ln>
+        </xdr:spPr>
+        <xdr:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </xdr:style>
+        <xdr:txBody>
+          <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1100"/>
+              <a:t>P6</a:t>
+            </a:r>
+          </a:p>
+        </xdr:txBody>
+      </xdr:sp>
+    </xdr:grpSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\brank\AppData\Roaming\Microsoft\AddIns\XRealStats.xlam" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\brank\AppData\Roaming\Microsoft\AddIns\XRealStats.xlam" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Config"/>
       <sheetName val="Wilcoxon Table"/>
       <sheetName val="Mann Table"/>
       <sheetName val="Runs Table"/>
       <sheetName val="KS Table"/>
       <sheetName val="KS2 Table"/>
       <sheetName val="Lil Table"/>
       <sheetName val="AD Table"/>
       <sheetName val="AD2 Table"/>
@@ -3482,50 +7196,51 @@
       <sheetName val="ADict"/>
       <sheetName val="L4 2"/>
       <sheetName val="L8 2"/>
       <sheetName val="L8 42"/>
       <sheetName val="L9 3"/>
       <sheetName val="L12 2"/>
       <sheetName val="L16 2"/>
       <sheetName val="L16 4"/>
       <sheetName val="L16 42a"/>
       <sheetName val="L18 23"/>
       <sheetName val="L18 63"/>
       <sheetName val="L25 5"/>
       <sheetName val="L27 3"/>
       <sheetName val="L32 2"/>
       <sheetName val="L32 24"/>
       <sheetName val="L36 23a"/>
       <sheetName val="L36 23b"/>
       <sheetName val="L50 25"/>
       <sheetName val="L54 23"/>
       <sheetName val="L64 4"/>
       <sheetName val="T2"/>
       <sheetName val="T3"/>
       <sheetName val="T4"/>
     </sheetNames>
     <definedNames>
+      <definedName name="CORR"/>
       <definedName name="eigVALSym"/>
       <definedName name="eigVECTSym"/>
     </definedNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
@@ -3856,50 +7571,54 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66F82A2A-CA14-473C-AFA6-C5FCFF4969C1}">
   <dimension ref="A1:AN28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="I1" sqref="I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:40" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>4</v>
       </c>
       <c r="B1" t="s">
         <v>5</v>
       </c>
       <c r="C1" t="s">
         <v>6</v>
       </c>
       <c r="D1" t="s">
         <v>7</v>
       </c>
       <c r="E1" t="s">
         <v>8</v>
@@ -5083,50 +8802,51 @@
       <c r="R28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1"/>
       <c r="W28" s="1"/>
       <c r="X28" s="1"/>
       <c r="AC28" s="1"/>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1"/>
       <c r="AF28" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1414F9D6-4BCC-4C6E-A3D6-E8D2F169F7E6}">
   <dimension ref="A1:Y28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
+    <col min="3" max="3" width="8.85546875" customWidth="1"/>
     <col min="13" max="16" width="11" customWidth="1"/>
     <col min="18" max="18" width="12.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B1" t="s">
         <v>32</v>
       </c>
       <c r="C1" t="s">
         <v>33</v>
       </c>
       <c r="D1" t="s">
         <v>34</v>
       </c>
       <c r="E1" t="s">
         <v>35</v>
       </c>
       <c r="G1" t="s">
         <v>53</v>
       </c>
       <c r="M1" s="7" t="s">
         <v>32</v>
       </c>
       <c r="N1" s="7" t="s">
         <v>33</v>
@@ -5153,1098 +8873,1147 @@
       </c>
       <c r="C2">
         <v>4</v>
       </c>
       <c r="D2">
         <v>2</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="M2" cm="1">
         <f t="array" ref="M2:P8">[1]!eigVECTSym(H3:K6)</f>
-        <v>7.9531921588427004</v>
+        <v>8.4148141067871141</v>
       </c>
       <c r="N2">
-        <v>0.64250171896735064</v>
+        <v>0.67959958156260625</v>
       </c>
       <c r="O2">
-        <v>7.0972788856614163E-2</v>
+        <v>8.5424379898125846E-2</v>
       </c>
       <c r="P2">
-        <v>-2.2993752149121335E-16</v>
+        <v>5.3495265085481303E-2</v>
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="T2" s="10">
         <f>M2</f>
-        <v>7.9531921588427004</v>
+        <v>8.4148141067871141</v>
       </c>
       <c r="U2" s="10">
         <f>T2/$T$6</f>
-        <v>0.91767601832800394</v>
+        <v>0.91135170831629475</v>
       </c>
       <c r="V2" s="10">
         <f>U2</f>
-        <v>0.91767601832800394</v>
+        <v>0.91135170831629475</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3">
         <v>4</v>
       </c>
       <c r="C3">
         <v>5</v>
       </c>
       <c r="D3">
         <v>2</v>
       </c>
       <c r="E3">
         <v>2</v>
       </c>
       <c r="G3" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="1">
         <f>_xlfn.VAR.S($B$2:$B$7)</f>
         <v>2.4</v>
       </c>
       <c r="I3" s="1">
         <f>H4</f>
         <v>2</v>
       </c>
       <c r="J3" s="1">
         <f>H5</f>
         <v>-1.6</v>
       </c>
       <c r="K3" s="1">
         <f>H6</f>
-        <v>-2.4</v>
+        <v>-2.6000000000000005</v>
       </c>
       <c r="L3" s="7"/>
       <c r="M3" s="25">
-        <v>-0.53332523273630805</v>
+        <v>-0.51810244509786019</v>
       </c>
       <c r="N3" s="26">
-        <v>-0.46301911687933628</v>
+        <v>-0.38947147186111053</v>
       </c>
       <c r="O3" s="26">
-        <v>-3.4314625614197292E-2</v>
+        <v>-0.47163134874515089</v>
       </c>
       <c r="P3" s="27">
-        <v>-0.70710678118654702</v>
+        <v>-0.5978676273815049</v>
       </c>
       <c r="Q3" t="s">
         <v>41</v>
       </c>
       <c r="T3" s="10">
         <f>N2</f>
-        <v>0.64250171896735064</v>
+        <v>0.67959958156260625</v>
       </c>
       <c r="U3" s="10">
         <f>T3/$T$6</f>
-        <v>7.4134813727002008E-2</v>
+        <v>7.360284276851338E-2</v>
       </c>
       <c r="V3" s="10">
         <f>U3+V2</f>
-        <v>0.99181083205500598</v>
+        <v>0.98495455108480812</v>
       </c>
     </row>
     <row r="4" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4">
         <v>1</v>
       </c>
       <c r="C4">
         <v>2</v>
       </c>
       <c r="D4">
         <v>4</v>
       </c>
       <c r="E4">
         <v>5</v>
       </c>
       <c r="G4" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="1">
         <f>_xlfn.COVARIANCE.S(B2:B7,C2:C7)</f>
         <v>2</v>
       </c>
       <c r="I4" s="1">
         <f>_xlfn.VAR.S($C$2:$C$7)</f>
         <v>2.4</v>
       </c>
       <c r="J4" s="1">
         <f>I5</f>
         <v>-1.7999999999999996</v>
       </c>
       <c r="K4" s="1">
         <f>I6</f>
-        <v>-2</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="L4" s="7"/>
       <c r="M4" s="28">
-        <v>-0.51583857077107165</v>
+        <v>-0.49925617556474255</v>
       </c>
       <c r="N4" s="10">
-        <v>0.63664724554681984</v>
+        <v>0.63869476492034771</v>
       </c>
       <c r="O4" s="10">
-        <v>-0.57322844804013839</v>
+        <v>0.46763672711038884</v>
       </c>
       <c r="P4" s="29">
-        <v>2.7707513976772705E-16</v>
+        <v>-0.35231826504070574</v>
       </c>
       <c r="T4" s="10">
         <f>O2</f>
-        <v>7.0972788856614163E-2</v>
+        <v>8.5424379898125846E-2</v>
       </c>
       <c r="U4" s="10">
         <f>T4/$T$6</f>
-        <v>8.1891679449939431E-3</v>
+        <v>9.2517378951038898E-3</v>
       </c>
       <c r="V4" s="10">
         <f t="shared" ref="V4:V5" si="0">U4+V3</f>
-        <v>0.99999999999999989</v>
+        <v>0.99420628897991203</v>
       </c>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5">
         <v>2</v>
       </c>
       <c r="C5">
         <v>1</v>
       </c>
       <c r="D5">
         <v>5</v>
       </c>
       <c r="E5">
         <v>4</v>
       </c>
       <c r="G5" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="1">
         <f>_xlfn.COVARIANCE.S(B2:B7,D2:D7)</f>
         <v>-1.6</v>
       </c>
       <c r="I5" s="1">
         <f>_xlfn.COVARIANCE.S(C2:C7,D2:D7)</f>
         <v>-1.7999999999999996</v>
       </c>
       <c r="J5" s="1">
         <f>_xlfn.VAR.S($D$2:$D$7)</f>
         <v>1.4666666666666657</v>
       </c>
       <c r="K5" s="1">
         <f>J6</f>
-        <v>1.6</v>
+        <v>1.7333333333333336</v>
       </c>
       <c r="L5" s="7"/>
       <c r="M5" s="28">
-        <v>0.40624987527183831</v>
+        <v>0.39170923774579092</v>
       </c>
       <c r="N5" s="10">
-        <v>-0.40731668213591032</v>
+        <v>-0.43491168123944945</v>
       </c>
       <c r="O5" s="10">
-        <v>-0.81795730896875629</v>
+        <v>0.60834740547119448</v>
       </c>
       <c r="P5" s="29">
-        <v>1.1083005590709047E-15</v>
+        <v>-0.53603091034244732</v>
       </c>
       <c r="T5" s="10">
         <f>P2</f>
-        <v>-2.2993752149121335E-16</v>
+        <v>5.3495265085481303E-2</v>
       </c>
       <c r="U5" s="10">
         <f>T5/$T$6</f>
-        <v>-2.6531252479755388E-17</v>
+        <v>5.7937110200882323E-3</v>
       </c>
       <c r="V5">
         <f t="shared" si="0"/>
-        <v>0.99999999999999989</v>
+        <v>1.0000000000000002</v>
       </c>
     </row>
     <row r="6" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6">
         <v>4</v>
       </c>
       <c r="C6">
         <v>4</v>
       </c>
       <c r="D6">
         <v>3</v>
       </c>
       <c r="E6">
         <v>2</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="H6" s="6">
         <f>_xlfn.COVARIANCE.S(B2:B7,E2:E7)</f>
-        <v>-2.4</v>
+        <v>-2.6000000000000005</v>
       </c>
       <c r="I6" s="6">
         <f>_xlfn.COVARIANCE.S(C2:C7,E2:E7)</f>
-        <v>-2</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="J6" s="6">
         <f>_xlfn.COVARIANCE.S(D2:D7,E2:E7)</f>
-        <v>1.6</v>
+        <v>1.7333333333333336</v>
       </c>
       <c r="K6" s="6">
         <f>_xlfn.VAR.S($E$2:$E$7)</f>
-        <v>2.4</v>
+        <v>2.9666666666666672</v>
       </c>
       <c r="L6" s="7"/>
       <c r="M6" s="30">
-        <v>0.53332523273630794</v>
+        <v>0.57347798615875156</v>
       </c>
       <c r="N6" s="11">
-        <v>0.46301911687933633</v>
+        <v>0.50123128333251254</v>
       </c>
       <c r="O6" s="11">
-        <v>3.4314625614195793E-2</v>
+        <v>-0.4345033907747784</v>
       </c>
       <c r="P6" s="31">
-        <v>-0.70710678118654791</v>
+        <v>-0.48072549693704048</v>
       </c>
       <c r="S6" t="s">
         <v>45</v>
       </c>
       <c r="T6" s="10">
         <f>SUM(T2:T5)</f>
-        <v>8.6666666666666661</v>
+        <v>9.2333333333333254</v>
       </c>
       <c r="U6">
         <f>SUM(U2:U5)</f>
-        <v>0.99999999999999989</v>
+        <v>1.0000000000000002</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7">
         <v>2</v>
       </c>
       <c r="C7">
         <v>2</v>
       </c>
       <c r="D7">
         <v>4</v>
       </c>
       <c r="E7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M7" s="10">
-        <v>-1.157798194192825E-13</v>
+        <v>-2.9898379568360049E-12</v>
       </c>
       <c r="N7" s="10">
-        <v>-7.0286013401161973E-16</v>
+        <v>-8.1821102090433688E-16</v>
       </c>
       <c r="O7" s="10">
-        <v>-2.5266046168509758E-17</v>
+        <v>-1.4491711025376276E-19</v>
       </c>
       <c r="P7" s="10">
-        <v>1.6105635343895598E-16</v>
+        <v>4.6169011596728002E-17</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="1">
         <f>AVERAGE(B2:B7)</f>
         <v>3</v>
       </c>
-      <c r="C8">
+      <c r="C8" s="1">
         <f t="shared" ref="C8:E8" si="1">AVERAGE(C2:C7)</f>
         <v>3</v>
       </c>
       <c r="D8" s="1">
         <f t="shared" si="1"/>
         <v>3.3333333333333335</v>
       </c>
       <c r="E8" s="1">
         <f t="shared" si="1"/>
-        <v>3</v>
+        <v>3.1666666666666665</v>
       </c>
       <c r="M8" s="10">
+        <v>9.7699626167013776E-15</v>
+      </c>
+      <c r="N8" s="10">
         <v>8.8817841970012523E-16</v>
       </c>
-      <c r="N8" s="10">
+      <c r="O8" s="10">
         <v>4.4408920985006262E-16</v>
       </c>
-      <c r="O8" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="10">
-        <v>1.1102230246251565E-15</v>
+        <v>4.4408920985006262E-16</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="M9" t="str">
         <f ca="1">_xlfn.FORMULATEXT(M2)</f>
         <v>=eigVECTSym(H3:K6)</v>
       </c>
     </row>
     <row r="10" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="G10" t="s">
         <v>54</v>
       </c>
       <c r="M10" t="s">
         <v>47</v>
       </c>
       <c r="Q10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B11" s="1">
         <f>B2-AVERAGE(B$2:B$7)</f>
         <v>2</v>
       </c>
-      <c r="C11">
+      <c r="C11" s="1">
         <f t="shared" ref="C11:D11" si="2">C2-AVERAGE(C$2:C$7)</f>
         <v>1</v>
       </c>
       <c r="D11" s="1">
         <f t="shared" si="2"/>
         <v>-1.3333333333333335</v>
       </c>
       <c r="E11" s="1">
         <f>E2-AVERAGE(E$2:E$7)</f>
-        <v>-2</v>
+        <v>-2.1666666666666665</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3" t="s">
         <v>0</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>3</v>
       </c>
       <c r="L11" s="7" t="s">
         <v>38</v>
       </c>
       <c r="M11" s="10">
         <f>B11*$M$3</f>
-        <v>-1.0666504654726161</v>
+        <v>-1.0362048901957204</v>
       </c>
       <c r="N11" s="10">
         <f>C11*$M$4</f>
-        <v>-0.51583857077107165</v>
+        <v>-0.49925617556474255</v>
       </c>
       <c r="O11" s="10">
         <f>D11*$M$5</f>
-        <v>-0.54166650036245112</v>
+        <v>-0.52227898366105463</v>
       </c>
       <c r="P11" s="10">
         <f>E11*$M$6</f>
-        <v>-1.0666504654726159</v>
+        <v>-1.2425356366772951</v>
       </c>
       <c r="Q11" s="10">
         <f>SUM(M11:P11)</f>
-        <v>-3.1908060020787552</v>
+        <v>-3.3002756860988125</v>
       </c>
       <c r="R11" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B12" s="1">
         <f t="shared" ref="B12:E16" si="3">B3-AVERAGE(B$2:B$7)</f>
         <v>1</v>
       </c>
-      <c r="C12">
+      <c r="C12" s="1">
         <f t="shared" si="3"/>
         <v>2</v>
       </c>
       <c r="D12" s="1">
         <f t="shared" si="3"/>
         <v>-1.3333333333333335</v>
       </c>
       <c r="E12" s="1">
         <f t="shared" si="3"/>
-        <v>-1</v>
+        <v>-1.1666666666666665</v>
       </c>
       <c r="G12" t="s">
         <v>0</v>
       </c>
       <c r="H12" s="1">
         <f>_xlfn.VAR.S($B$11:$B$16)</f>
         <v>2.4</v>
       </c>
       <c r="I12" s="1">
         <f>H13</f>
         <v>2</v>
       </c>
       <c r="J12" s="1">
         <f>H14</f>
         <v>-1.6</v>
       </c>
       <c r="K12" s="1">
         <f>H15</f>
-        <v>-2.4</v>
+        <v>-2.6</v>
       </c>
       <c r="L12" s="7" t="s">
         <v>40</v>
       </c>
       <c r="M12" s="10">
         <f t="shared" ref="M12:M16" si="4">B12*$M$3</f>
-        <v>-0.53332523273630805</v>
+        <v>-0.51810244509786019</v>
       </c>
       <c r="N12" s="10">
         <f>C12*$M$4</f>
-        <v>-1.0316771415421433</v>
+        <v>-0.99851235112948511</v>
       </c>
       <c r="O12" s="10">
         <f t="shared" ref="O12:O16" si="5">D12*$M$5</f>
-        <v>-0.54166650036245112</v>
+        <v>-0.52227898366105463</v>
       </c>
       <c r="P12" s="10">
         <f t="shared" ref="P12:P16" si="6">E12*$M$6</f>
-        <v>-0.53332523273630794</v>
+        <v>-0.66905765051854338</v>
       </c>
       <c r="Q12" s="10">
         <f t="shared" ref="Q12:Q16" si="7">SUM(M12:P12)</f>
-        <v>-2.6399941073772104</v>
+        <v>-2.7079514304069434</v>
       </c>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B13" s="1">
         <f t="shared" si="3"/>
         <v>-2</v>
       </c>
-      <c r="C13">
+      <c r="C13" s="1">
         <f t="shared" si="3"/>
         <v>-1</v>
       </c>
       <c r="D13" s="1">
         <f t="shared" si="3"/>
         <v>0.66666666666666652</v>
       </c>
       <c r="E13" s="1">
         <f t="shared" si="3"/>
-        <v>2</v>
+        <v>1.8333333333333335</v>
       </c>
       <c r="G13" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="1">
         <f>_xlfn.COVARIANCE.S(B11:B16,C11:C16)</f>
         <v>2</v>
       </c>
       <c r="I13" s="1">
         <f>_xlfn.VAR.S($C$11:$C$16)</f>
         <v>2.4</v>
       </c>
       <c r="J13" s="1">
         <f>I14</f>
         <v>-1.8</v>
       </c>
       <c r="K13" s="1">
         <f>I15</f>
-        <v>-2</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="L13" s="7" t="s">
         <v>42</v>
       </c>
       <c r="M13" s="10">
         <f t="shared" si="4"/>
-        <v>1.0666504654726161</v>
+        <v>1.0362048901957204</v>
       </c>
       <c r="N13" s="10">
         <f t="shared" ref="N13:N16" si="8">C13*$M$4</f>
-        <v>0.51583857077107165</v>
+        <v>0.49925617556474255</v>
       </c>
       <c r="O13" s="10">
         <f t="shared" si="5"/>
-        <v>0.2708332501812255</v>
+        <v>0.2611394918305272</v>
       </c>
       <c r="P13" s="10">
         <f t="shared" si="6"/>
-        <v>1.0666504654726159</v>
+        <v>1.0513763079577112</v>
       </c>
       <c r="Q13" s="10">
         <f t="shared" si="7"/>
-        <v>2.9199727518975296</v>
+        <v>2.8479768655487012</v>
       </c>
       <c r="S13" t="s">
         <v>49</v>
       </c>
       <c r="X13" t="str">
         <f t="shared" ref="X13:X19" si="9">Q10</f>
         <v>PC1 score</v>
       </c>
       <c r="Y13" t="str">
         <f>Q20</f>
         <v>PC2 score</v>
       </c>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B14" s="1">
         <f t="shared" si="3"/>
         <v>-1</v>
       </c>
-      <c r="C14">
+      <c r="C14" s="1">
         <f t="shared" si="3"/>
         <v>-2</v>
       </c>
       <c r="D14" s="1">
         <f t="shared" si="3"/>
         <v>1.6666666666666665</v>
       </c>
       <c r="E14" s="1">
         <f t="shared" si="3"/>
-        <v>1</v>
+        <v>0.83333333333333348</v>
       </c>
       <c r="G14" t="s">
         <v>2</v>
       </c>
       <c r="H14" s="1">
         <f>_xlfn.COVARIANCE.S(B11:B16,D11:D16)</f>
         <v>-1.6</v>
       </c>
       <c r="I14" s="1">
         <f>_xlfn.COVARIANCE.S(C11:C16,D11:D16)</f>
         <v>-1.8</v>
       </c>
       <c r="J14" s="1">
         <f>_xlfn.VAR.S($D$11:$D$16)</f>
         <v>1.466666666666667</v>
       </c>
       <c r="K14" s="1">
         <f>J15</f>
-        <v>1.6</v>
+        <v>1.7333333333333332</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>43</v>
       </c>
       <c r="M14" s="10">
         <f t="shared" si="4"/>
-        <v>0.53332523273630805</v>
+        <v>0.51810244509786019</v>
       </c>
       <c r="N14" s="10">
         <f t="shared" si="8"/>
-        <v>1.0316771415421433</v>
+        <v>0.99851235112948511</v>
       </c>
       <c r="O14" s="10">
         <f t="shared" si="5"/>
-        <v>0.67708312545306382</v>
+        <v>0.65284872957631812</v>
       </c>
       <c r="P14" s="10">
         <f t="shared" si="6"/>
-        <v>0.53332523273630794</v>
+        <v>0.47789832179895975</v>
       </c>
       <c r="Q14" s="10">
         <f t="shared" si="7"/>
-        <v>2.7754107324678232</v>
+        <v>2.6473618476026228</v>
       </c>
       <c r="S14" t="s">
         <v>32</v>
       </c>
       <c r="T14" t="s">
         <v>33</v>
       </c>
       <c r="U14" t="s">
         <v>34</v>
       </c>
       <c r="V14" t="s">
         <v>35</v>
       </c>
       <c r="X14" s="1">
         <f t="shared" si="9"/>
-        <v>-3.1908060020787552</v>
+        <v>-3.3002756860988125</v>
       </c>
       <c r="Y14" s="1">
         <f t="shared" ref="Y14:Y19" si="10">Q21</f>
-        <v>-0.67234031245597825</v>
+        <v>-0.64636705103638437</v>
       </c>
     </row>
     <row r="15" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B15" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
-      <c r="C15">
+      <c r="C15" s="1">
         <f t="shared" si="3"/>
         <v>1</v>
       </c>
       <c r="D15" s="1">
         <f t="shared" si="3"/>
         <v>-0.33333333333333348</v>
       </c>
       <c r="E15" s="1">
         <f t="shared" si="3"/>
-        <v>-1</v>
+        <v>-1.1666666666666665</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>3</v>
       </c>
       <c r="H15" s="6">
         <f>_xlfn.COVARIANCE.S(B11:B16,E11:E16)</f>
-        <v>-2.4</v>
+        <v>-2.6</v>
       </c>
       <c r="I15" s="6">
         <f>_xlfn.COVARIANCE.S(C11:C16,E11:E16)</f>
-        <v>-2</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="J15" s="6">
         <f>_xlfn.COVARIANCE.S(D11:D16,E11:E16)</f>
-        <v>1.6</v>
+        <v>1.7333333333333332</v>
       </c>
       <c r="K15" s="6">
         <f>_xlfn.VAR.S($E$11:$E$16)</f>
-        <v>2.4</v>
+        <v>2.9666666666666663</v>
       </c>
       <c r="L15" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M15" s="10">
         <f t="shared" si="4"/>
-        <v>-0.53332523273630805</v>
+        <v>-0.51810244509786019</v>
       </c>
       <c r="N15" s="10">
         <f t="shared" si="8"/>
-        <v>-0.51583857077107165</v>
+        <v>-0.49925617556474255</v>
       </c>
       <c r="O15" s="10">
         <f t="shared" si="5"/>
-        <v>-0.13541662509061284</v>
+        <v>-0.13056974591526369</v>
       </c>
       <c r="P15" s="10">
         <f t="shared" si="6"/>
-        <v>-0.53332523273630794</v>
+        <v>-0.66905765051854338</v>
       </c>
       <c r="Q15" s="10">
         <f t="shared" si="7"/>
-        <v>-1.7179056613343007</v>
+        <v>-1.8169860170964101</v>
       </c>
       <c r="S15" s="10">
         <f>M3</f>
-        <v>-0.53332523273630805</v>
+        <v>-0.51810244509786019</v>
       </c>
       <c r="T15" s="10">
         <f>M4</f>
-        <v>-0.51583857077107165</v>
+        <v>-0.49925617556474255</v>
       </c>
       <c r="U15" s="10">
         <f>M5</f>
-        <v>0.40624987527183831</v>
+        <v>0.39170923774579092</v>
       </c>
       <c r="V15" s="10">
         <f>M6</f>
-        <v>0.53332523273630794</v>
+        <v>0.57347798615875156</v>
       </c>
       <c r="X15" s="1">
         <f t="shared" si="9"/>
-        <v>-2.6399941073772104</v>
+        <v>-2.7079514304069434</v>
       </c>
       <c r="Y15" s="1">
         <f t="shared" si="10"/>
-        <v>0.89034516684951437</v>
+        <v>0.88303046907758653</v>
       </c>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
       <c r="B16" s="1">
         <f t="shared" si="3"/>
         <v>-1</v>
       </c>
-      <c r="C16">
+      <c r="C16" s="1">
         <f t="shared" si="3"/>
         <v>-1</v>
       </c>
       <c r="D16" s="1">
         <f t="shared" si="3"/>
         <v>0.66666666666666652</v>
       </c>
       <c r="E16" s="1">
         <f t="shared" si="3"/>
-        <v>1</v>
+        <v>1.8333333333333335</v>
       </c>
       <c r="L16" s="7" t="s">
         <v>46</v>
       </c>
       <c r="M16" s="10">
         <f t="shared" si="4"/>
-        <v>0.53332523273630805</v>
+        <v>0.51810244509786019</v>
       </c>
       <c r="N16" s="10">
         <f t="shared" si="8"/>
-        <v>0.51583857077107165</v>
+        <v>0.49925617556474255</v>
       </c>
       <c r="O16" s="10">
         <f t="shared" si="5"/>
-        <v>0.2708332501812255</v>
+        <v>0.2611394918305272</v>
       </c>
       <c r="P16" s="10">
         <f t="shared" si="6"/>
-        <v>0.53332523273630794</v>
+        <v>1.0513763079577112</v>
       </c>
       <c r="Q16" s="10">
         <f t="shared" si="7"/>
-        <v>1.8533222864249135</v>
+        <v>2.3298744204508415</v>
       </c>
       <c r="X16" s="1">
         <f t="shared" si="9"/>
-        <v>2.9199727518975296</v>
+        <v>2.8479768655487012</v>
       </c>
       <c r="Y16" s="1">
         <f t="shared" si="10"/>
-        <v>0.94388476721325187</v>
+        <v>0.7692310774185136</v>
       </c>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17">
         <f>AVERAGE(B11:B16)</f>
         <v>0</v>
       </c>
       <c r="C17">
         <f t="shared" ref="C17:E17" si="11">AVERAGE(C11:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17">
-        <f t="shared" si="11"/>
+      <c r="D17" s="36">
+        <f>AVERAGE(D11:D16)</f>
         <v>-1.4802973661668753E-16</v>
       </c>
       <c r="E17">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>45</v>
       </c>
       <c r="M17">
         <f>SUM(M11:M16)</f>
         <v>0</v>
       </c>
       <c r="N17">
         <f t="shared" ref="N17:P17" si="12">SUM(N11:N16)</f>
         <v>0</v>
       </c>
       <c r="O17">
         <f t="shared" si="12"/>
-        <v>0</v>
+        <v>-4.4408920985006262E-16</v>
       </c>
       <c r="P17">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="X17" s="1">
         <f t="shared" si="9"/>
-        <v>2.7754107324678232</v>
+        <v>2.6473618476026228</v>
       </c>
       <c r="Y17" s="1">
         <f t="shared" si="10"/>
-        <v>-1.026117394228151</v>
+        <v>-1.1950781239349066</v>
       </c>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H18" cm="1">
+        <f t="array" ref="H18:K21">1/5*MMULT(TRANSPOSE(B11:E16),B11:E16)</f>
+        <v>2.4000000000000004</v>
+      </c>
+      <c r="I18">
+        <v>2</v>
+      </c>
+      <c r="J18">
+        <v>-1.6</v>
+      </c>
+      <c r="K18">
+        <v>-2.6000000000000005</v>
+      </c>
       <c r="L18" s="7"/>
       <c r="M18" s="10" t="str">
         <f ca="1">_xlfn.FORMULATEXT(M11)</f>
         <v>=B11*$M$3</v>
       </c>
       <c r="N18" s="10" t="str">
         <f t="shared" ref="N18:P18" ca="1" si="13">_xlfn.FORMULATEXT(N11)</f>
         <v>=C11*$M$4</v>
       </c>
       <c r="O18" s="10" t="str">
         <f t="shared" ca="1" si="13"/>
         <v>=D11*$M$5</v>
       </c>
       <c r="P18" s="10" t="str">
         <f t="shared" ca="1" si="13"/>
         <v>=E11*$M$6</v>
       </c>
       <c r="X18" s="1">
         <f t="shared" si="9"/>
-        <v>-1.7179056613343007</v>
+        <v>-1.8169860170964101</v>
       </c>
       <c r="Y18" s="1">
         <f t="shared" si="10"/>
-        <v>-0.15361876083321596</v>
+        <v>-0.1905759770822108</v>
       </c>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H19">
+        <v>2</v>
+      </c>
+      <c r="I19">
+        <v>2.4000000000000004</v>
+      </c>
+      <c r="J19">
+        <v>-1.7999999999999998</v>
+      </c>
+      <c r="K19">
+        <v>-2.2000000000000002</v>
+      </c>
       <c r="X19" s="1">
         <f t="shared" si="9"/>
-        <v>1.8533222864249135</v>
+        <v>2.3298744204508415</v>
       </c>
       <c r="Y19" s="1">
         <f t="shared" si="10"/>
-        <v>1.7846533454579261E-2</v>
+        <v>0.37975960555740307</v>
       </c>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H20">
+        <v>-1.6</v>
+      </c>
+      <c r="I20">
+        <v>-1.7999999999999998</v>
+      </c>
+      <c r="J20">
+        <v>1.466666666666667</v>
+      </c>
+      <c r="K20">
+        <v>1.7333333333333336</v>
+      </c>
       <c r="M20" t="s">
         <v>50</v>
       </c>
       <c r="Q20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="H21">
+        <v>-2.6000000000000005</v>
+      </c>
+      <c r="I21">
+        <v>-2.2000000000000002</v>
+      </c>
+      <c r="J21">
+        <v>1.7333333333333336</v>
+      </c>
+      <c r="K21">
+        <v>2.9666666666666668</v>
+      </c>
       <c r="L21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="M21" s="10">
         <f t="shared" ref="M21:M26" si="14">B11*$N$3</f>
-        <v>-0.92603823375867256</v>
+        <v>-0.77894294372222106</v>
       </c>
       <c r="N21" s="10">
         <f t="shared" ref="N21:N26" si="15">C11*$N$4</f>
-        <v>0.63664724554681984</v>
+        <v>0.63869476492034771</v>
       </c>
       <c r="O21" s="10">
         <f t="shared" ref="O21:O26" si="16">D11*$N$5</f>
-        <v>0.54308890951454714</v>
+        <v>0.57988224165259938</v>
       </c>
       <c r="P21" s="10">
         <f t="shared" ref="P21:P26" si="17">E11*$N$6</f>
-        <v>-0.92603823375867267</v>
+        <v>-1.0860011138871104</v>
       </c>
       <c r="Q21" s="10">
         <f>SUM(M21:P21)</f>
-        <v>-0.67234031245597825</v>
+        <v>-0.64636705103638437</v>
       </c>
       <c r="R21" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
       <c r="L22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="10">
         <f t="shared" si="14"/>
-        <v>-0.46301911687933628</v>
+        <v>-0.38947147186111053</v>
       </c>
       <c r="N22" s="10">
         <f t="shared" si="15"/>
-        <v>1.2732944910936397</v>
+        <v>1.2773895298406954</v>
       </c>
       <c r="O22" s="10">
         <f t="shared" si="16"/>
-        <v>0.54308890951454714</v>
+        <v>0.57988224165259938</v>
       </c>
       <c r="P22" s="10">
         <f t="shared" si="17"/>
-        <v>-0.46301911687933633</v>
+        <v>-0.58476983055459786</v>
       </c>
       <c r="Q22" s="10">
         <f t="shared" ref="Q22:Q26" si="18">SUM(M22:P22)</f>
-        <v>0.89034516684951437</v>
+        <v>0.88303046907758653</v>
       </c>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
       <c r="L23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="M23" s="10">
         <f t="shared" si="14"/>
-        <v>0.92603823375867256</v>
+        <v>0.77894294372222106</v>
       </c>
       <c r="N23" s="10">
         <f t="shared" si="15"/>
-        <v>-0.63664724554681984</v>
+        <v>-0.63869476492034771</v>
       </c>
       <c r="O23" s="10">
         <f t="shared" si="16"/>
-        <v>-0.27154445475727351</v>
+        <v>-0.28994112082629958</v>
       </c>
       <c r="P23" s="10">
         <f t="shared" si="17"/>
-        <v>0.92603823375867267</v>
+        <v>0.91892401944293978</v>
       </c>
       <c r="Q23" s="10">
         <f t="shared" si="18"/>
-        <v>0.94388476721325187</v>
+        <v>0.7692310774185136</v>
       </c>
       <c r="S23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
       <c r="L24" s="7" t="s">
         <v>43</v>
       </c>
       <c r="M24" s="10">
         <f t="shared" si="14"/>
-        <v>0.46301911687933628</v>
+        <v>0.38947147186111053</v>
       </c>
       <c r="N24" s="10">
         <f t="shared" si="15"/>
-        <v>-1.2732944910936397</v>
+        <v>-1.2773895298406954</v>
       </c>
       <c r="O24" s="10">
         <f t="shared" si="16"/>
-        <v>-0.67886113689318384</v>
+        <v>-0.72485280206574898</v>
       </c>
       <c r="P24" s="10">
         <f t="shared" si="17"/>
-        <v>0.46301911687933633</v>
+        <v>0.41769273611042718</v>
       </c>
       <c r="Q24" s="10">
         <f t="shared" si="18"/>
-        <v>-1.026117394228151</v>
+        <v>-1.1950781239349066</v>
       </c>
       <c r="S24" t="s">
         <v>32</v>
       </c>
       <c r="T24" t="s">
         <v>33</v>
       </c>
       <c r="U24" t="s">
         <v>34</v>
       </c>
       <c r="V24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
       <c r="L25" s="7" t="s">
         <v>44</v>
       </c>
       <c r="M25" s="10">
         <f t="shared" si="14"/>
-        <v>-0.46301911687933628</v>
+        <v>-0.38947147186111053</v>
       </c>
       <c r="N25" s="10">
         <f t="shared" si="15"/>
-        <v>0.63664724554681984</v>
+        <v>0.63869476492034771</v>
       </c>
       <c r="O25" s="10">
         <f t="shared" si="16"/>
-        <v>0.13577222737863684</v>
+        <v>0.14497056041314987</v>
       </c>
       <c r="P25" s="10">
         <f t="shared" si="17"/>
-        <v>-0.46301911687933633</v>
+        <v>-0.58476983055459786</v>
       </c>
       <c r="Q25" s="10">
         <f t="shared" si="18"/>
-        <v>-0.15361876083321596</v>
+        <v>-0.1905759770822108</v>
       </c>
       <c r="S25" s="10">
         <f>N3</f>
-        <v>-0.46301911687933628</v>
+        <v>-0.38947147186111053</v>
       </c>
       <c r="T25" s="10">
         <f>N4</f>
-        <v>0.63664724554681984</v>
+        <v>0.63869476492034771</v>
       </c>
       <c r="U25" s="10">
         <f>N5</f>
-        <v>-0.40731668213591032</v>
+        <v>-0.43491168123944945</v>
       </c>
       <c r="V25" s="10">
         <f>N6</f>
-        <v>0.46301911687933633</v>
+        <v>0.50123128333251254</v>
       </c>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
       <c r="L26" s="7" t="s">
         <v>46</v>
       </c>
       <c r="M26" s="10">
         <f t="shared" si="14"/>
-        <v>0.46301911687933628</v>
+        <v>0.38947147186111053</v>
       </c>
       <c r="N26" s="10">
         <f t="shared" si="15"/>
-        <v>-0.63664724554681984</v>
+        <v>-0.63869476492034771</v>
       </c>
       <c r="O26" s="10">
         <f t="shared" si="16"/>
-        <v>-0.27154445475727351</v>
+        <v>-0.28994112082629958</v>
       </c>
       <c r="P26" s="10">
         <f t="shared" si="17"/>
-        <v>0.46301911687933633</v>
+        <v>0.91892401944293978</v>
       </c>
       <c r="Q26" s="10">
         <f t="shared" si="18"/>
-        <v>1.7846533454579261E-2</v>
+        <v>0.37975960555740307</v>
       </c>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
       <c r="L27" s="7" t="s">
         <v>45</v>
       </c>
       <c r="M27">
         <f>SUM(M21:M26)</f>
         <v>0</v>
       </c>
       <c r="N27">
         <f t="shared" ref="N27:P27" si="19">SUM(N21:N26)</f>
         <v>0</v>
       </c>
       <c r="O27">
         <f t="shared" si="19"/>
-        <v>0</v>
+        <v>4.4408920985006262E-16</v>
       </c>
       <c r="P27">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
       <c r="M28" s="10" t="str">
         <f ca="1">_xlfn.FORMULATEXT(M21)</f>
         <v>=B11*$N$3</v>
       </c>
       <c r="N28" s="10" t="str">
         <f t="shared" ref="N28:P28" ca="1" si="20">_xlfn.FORMULATEXT(N21)</f>
         <v>=C11*$N$4</v>
       </c>
       <c r="O28" s="10" t="str">
         <f t="shared" ca="1" si="20"/>
         <v>=D11*$N$5</v>
       </c>
       <c r="P28" s="10" t="str">
         <f t="shared" ca="1" si="20"/>
         <v>=E11*$N$6</v>
       </c>
     </row>
   </sheetData>
@@ -6290,320 +10059,1410 @@
       <c r="M2" t="s">
         <v>64</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="1">
         <f>Sheet7!H12</f>
         <v>2.4</v>
       </c>
       <c r="B3" s="1">
         <f>Sheet7!I12</f>
         <v>2</v>
       </c>
       <c r="C3" s="1">
         <f>Sheet7!J12</f>
         <v>-1.6</v>
       </c>
       <c r="D3" s="1">
         <f>Sheet7!K12</f>
-        <v>-2.4</v>
+        <v>-2.6</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3">
         <f>Sheet7!M3</f>
-        <v>-0.53332523273630805</v>
+        <v>-0.51810244509786019</v>
       </c>
       <c r="G3">
         <f>Sheet7!N3</f>
-        <v>-0.46301911687933628</v>
+        <v>-0.38947147186111053</v>
       </c>
       <c r="H3">
         <f>Sheet7!O3</f>
-        <v>-3.4314625614197292E-2</v>
+        <v>-0.47163134874515089</v>
       </c>
       <c r="I3">
         <f>Sheet7!P3</f>
-        <v>-0.70710678118654702</v>
+        <v>-0.5978676273815049</v>
       </c>
       <c r="K3">
         <f>Sheet7!T2</f>
-        <v>7.9531921588427004</v>
+        <v>8.4148141067871141</v>
       </c>
       <c r="M3" cm="1">
         <f t="array" ref="M3:P6">MMULT(A3:D6,F3:I6)</f>
-        <v>-4.2416380591113629</v>
+        <v>-4.3597357637703684</v>
       </c>
       <c r="N3">
-        <v>-0.29749057850971794</v>
+        <v>-0.26468464930738334</v>
       </c>
       <c r="O3">
-        <v>-2.4354046784099831E-3</v>
+        <v>-4.0288815507071529E-2</v>
       </c>
       <c r="P3">
-        <v>8.8817841970012523E-16</v>
+        <v>-3.1983087212802408E-2</v>
       </c>
       <c r="Q3" s="34">
         <f>SUM(M3:P3)</f>
-        <v>-4.5415640422994903</v>
+        <v>-4.6966923157976268</v>
       </c>
       <c r="S3" s="34" cm="1">
         <f t="array" ref="S3:S6">MMULT(F3:I6,K3:K6)</f>
-        <v>-4.5415640422994921</v>
+        <v>-4.6966923157976259</v>
       </c>
     </row>
     <row r="4" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A4" s="1">
         <f>Sheet7!H13</f>
         <v>2</v>
       </c>
       <c r="B4" s="1">
         <f>Sheet7!I13</f>
         <v>2.4</v>
       </c>
       <c r="C4" s="1">
         <f>Sheet7!J13</f>
         <v>-1.8</v>
       </c>
       <c r="D4" s="1">
         <f>Sheet7!K13</f>
-        <v>-2</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="E4" s="1"/>
       <c r="F4">
         <f>Sheet7!M4</f>
-        <v>-0.51583857077107165</v>
+        <v>-0.49925617556474255</v>
       </c>
       <c r="G4">
         <f>Sheet7!N4</f>
-        <v>0.63664724554681984</v>
+        <v>0.63869476492034771</v>
       </c>
       <c r="H4">
         <f>Sheet7!O4</f>
-        <v>-0.57322844804013839</v>
+        <v>0.46763672711038884</v>
       </c>
       <c r="I4">
         <f>Sheet7!P4</f>
-        <v>2.7707513976772705E-16</v>
+        <v>-0.35231826504070574</v>
       </c>
       <c r="K4">
         <f>Sheet7!T3</f>
-        <v>0.64250171896735064</v>
+        <v>0.67959958156260625</v>
       </c>
       <c r="M4">
-        <v>-4.102563276285113</v>
+        <v>-4.2011479090427795</v>
       </c>
       <c r="N4">
-        <v>0.40904694963966104</v>
+        <v>0.43405669498609489</v>
       </c>
       <c r="O4">
-        <v>-4.0683621609357012E-2</v>
+        <v>3.9947577430993864E-2</v>
       </c>
       <c r="P4">
-        <v>4.4408920985006262E-16</v>
+        <v>-1.8847358982809093E-2</v>
       </c>
       <c r="Q4" s="34">
         <f t="shared" ref="Q4:Q6" si="0">SUM(M4:P4)</f>
-        <v>-3.7341999482548083</v>
+        <v>-3.7459909956084996</v>
       </c>
       <c r="S4" s="34">
-        <v>-3.7341999482548087</v>
+        <v>-3.7459909956084996</v>
       </c>
     </row>
     <row r="5" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <f>Sheet7!H14</f>
         <v>-1.6</v>
       </c>
       <c r="B5" s="1">
         <f>Sheet7!I14</f>
         <v>-1.8</v>
       </c>
       <c r="C5" s="1">
         <f>Sheet7!J14</f>
         <v>1.466666666666667</v>
       </c>
       <c r="D5" s="1">
         <f>Sheet7!K14</f>
-        <v>1.6</v>
+        <v>1.7333333333333332</v>
       </c>
       <c r="E5" s="1"/>
       <c r="F5">
         <f>Sheet7!M5</f>
-        <v>0.40624987527183831</v>
+        <v>0.39170923774579092</v>
       </c>
       <c r="G5">
         <f>Sheet7!N5</f>
-        <v>-0.40731668213591032</v>
+        <v>-0.43491168123944945</v>
       </c>
       <c r="H5">
         <f>Sheet7!O5</f>
-        <v>-0.81795730896875629</v>
+        <v>0.60834740547119448</v>
       </c>
       <c r="I5">
         <f>Sheet7!P5</f>
-        <v>1.1083005590709047E-15</v>
+        <v>-0.53603091034244732</v>
       </c>
       <c r="K5">
         <f>Sheet7!T4</f>
-        <v>7.0972788856614163E-2</v>
+        <v>8.5424379898125846E-2</v>
       </c>
       <c r="M5">
-        <v>3.2309833225428113</v>
+        <v>3.296160419542109</v>
       </c>
       <c r="N5">
-        <v>-0.26170166843640164</v>
+        <v>-0.29556579658701998</v>
       </c>
       <c r="O5">
-        <v>-5.8052711383164944E-2</v>
+        <v>5.1967699875011153E-2</v>
       </c>
       <c r="P5">
-        <v>-2.2204460492503131E-16</v>
+        <v>-2.8675115642781579E-2</v>
       </c>
       <c r="Q5" s="34">
         <f t="shared" si="0"/>
-        <v>2.9112289427232447</v>
+        <v>3.0238872071873182</v>
       </c>
       <c r="S5" s="34">
-        <v>2.9112289427232452</v>
+        <v>3.0238872071873195</v>
       </c>
     </row>
     <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <f>Sheet7!H15</f>
-        <v>-2.4</v>
+        <v>-2.6</v>
       </c>
       <c r="B6" s="1">
         <f>Sheet7!I15</f>
-        <v>-2</v>
+        <v>-2.2000000000000002</v>
       </c>
       <c r="C6" s="1">
         <f>Sheet7!J15</f>
-        <v>1.6</v>
+        <v>1.7333333333333332</v>
       </c>
       <c r="D6" s="1">
         <f>Sheet7!K15</f>
-        <v>2.4</v>
+        <v>2.9666666666666663</v>
       </c>
       <c r="E6" s="1"/>
       <c r="F6">
         <f>Sheet7!M6</f>
-        <v>0.53332523273630794</v>
+        <v>0.57347798615875156</v>
       </c>
       <c r="G6">
         <f>Sheet7!N6</f>
-        <v>0.46301911687933633</v>
+        <v>0.50123128333251254</v>
       </c>
       <c r="H6">
         <f>Sheet7!O6</f>
-        <v>3.4314625614195793E-2</v>
+        <v>-0.4345033907747784</v>
       </c>
       <c r="I6">
         <f>Sheet7!P6</f>
-        <v>-0.70710678118654791</v>
+        <v>-0.48072549693704048</v>
       </c>
       <c r="K6">
         <f>Sheet7!T5</f>
-        <v>-2.2993752149121335E-16</v>
+        <v>5.3495265085481303E-2</v>
       </c>
       <c r="M6">
-        <v>4.2416380591113629</v>
+        <v>4.8257106478605376</v>
       </c>
       <c r="N6">
-        <v>0.29749057850971794</v>
+        <v>0.34063657041886386</v>
       </c>
       <c r="O6">
-        <v>2.4354046784099831E-3</v>
+        <v>-3.711718272056852E-2</v>
       </c>
       <c r="P6">
-        <v>-8.8817841970012523E-16</v>
+        <v>-2.5716537891996349E-2</v>
       </c>
       <c r="Q6" s="34">
         <f t="shared" si="0"/>
-        <v>4.5415640422994903</v>
+        <v>5.103513497666837</v>
       </c>
       <c r="S6" s="34">
-        <v>4.5415640422994912</v>
+        <v>5.1035134976668255</v>
       </c>
     </row>
     <row r="7" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="M7" t="str">
         <f ca="1">_xlfn.FORMULATEXT(M3)</f>
         <v>=MMULT(A3:D6,F3:I6)</v>
       </c>
       <c r="Q7" t="str">
         <f ca="1">_xlfn.FORMULATEXT(Q3)</f>
         <v>=SUM(M3:P3)</v>
       </c>
       <c r="S7" t="str">
         <f ca="1">_xlfn.FORMULATEXT(S3)</f>
         <v>=MMULT(F3:I6,K3:K6)</v>
       </c>
     </row>
     <row r="8" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
     </row>
     <row r="9" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69B5F2DC-F050-4B4B-A001-96009B9A2C92}">
+  <dimension ref="A1:Y28"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F1" sqref="F1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="13" max="16" width="11" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C1" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G1" t="s">
+        <v>69</v>
+      </c>
+      <c r="M1" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="N1" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="O1" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="P1" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="T1" t="s">
+        <v>36</v>
+      </c>
+      <c r="V1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2">
+        <v>5</v>
+      </c>
+      <c r="C2">
+        <v>4</v>
+      </c>
+      <c r="D2">
+        <v>2</v>
+      </c>
+      <c r="E2">
+        <v>1</v>
+      </c>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="M2" s="35" cm="1">
+        <f t="array" ref="M2:P8">[1]!eigVECTSym(_xlfn.ANCHORARRAY(H12))</f>
+        <v>3.6377623911311927</v>
+      </c>
+      <c r="N2" s="35">
+        <v>0.29683287478026632</v>
+      </c>
+      <c r="O2" s="35">
+        <v>4.2889677449110895E-2</v>
+      </c>
+      <c r="P2" s="35">
+        <v>2.2515056639427853E-2</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2" s="10">
+        <f>M2</f>
+        <v>3.6377623911311927</v>
+      </c>
+      <c r="U2" s="10">
+        <f>T2/$T$6</f>
+        <v>0.90944059778279873</v>
+      </c>
+      <c r="V2" s="10">
+        <f>U2</f>
+        <v>0.90944059778279873</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3">
+        <v>5</v>
+      </c>
+      <c r="D3">
+        <v>2</v>
+      </c>
+      <c r="E3">
+        <v>2</v>
+      </c>
+      <c r="G3" t="s">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>1</v>
+      </c>
+      <c r="L3" s="7"/>
+      <c r="M3" s="25">
+        <v>-0.5032371830755642</v>
+      </c>
+      <c r="N3" s="26">
+        <v>-0.47048671213652926</v>
+      </c>
+      <c r="O3" s="26">
+        <v>-0.24365874904384599</v>
+      </c>
+      <c r="P3" s="27">
+        <v>-0.68266024147266768</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>41</v>
+      </c>
+      <c r="T3" s="10">
+        <f>N2</f>
+        <v>0.29683287478026632</v>
+      </c>
+      <c r="U3" s="10">
+        <f>T3/$T$6</f>
+        <v>7.4208218695066636E-2</v>
+      </c>
+      <c r="V3" s="10">
+        <f>U3+V2</f>
+        <v>0.9836488164778654</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4">
+        <v>1</v>
+      </c>
+      <c r="C4">
+        <v>2</v>
+      </c>
+      <c r="D4">
+        <v>4</v>
+      </c>
+      <c r="E4">
+        <v>5</v>
+      </c>
+      <c r="G4" t="s">
+        <v>1</v>
+      </c>
+      <c r="H4">
+        <v>0.83333333333333315</v>
+      </c>
+      <c r="I4">
+        <v>1</v>
+      </c>
+      <c r="L4" s="7"/>
+      <c r="M4" s="28">
+        <v>-0.49706368677524959</v>
+      </c>
+      <c r="N4" s="10">
+        <v>0.52494067347369466</v>
+      </c>
+      <c r="O4" s="10">
+        <v>0.65216346299897909</v>
+      </c>
+      <c r="P4" s="29">
+        <v>-0.22813986532729505</v>
+      </c>
+      <c r="T4" s="10">
+        <f>O2</f>
+        <v>4.2889677449110895E-2</v>
+      </c>
+      <c r="U4" s="10">
+        <f>T4/$T$6</f>
+        <v>1.0722419362277731E-2</v>
+      </c>
+      <c r="V4" s="10">
+        <f t="shared" ref="V4:V5" si="0">U4+V3</f>
+        <v>0.99437123584014309</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5">
+        <v>2</v>
+      </c>
+      <c r="C5">
+        <v>1</v>
+      </c>
+      <c r="D5">
+        <v>5</v>
+      </c>
+      <c r="E5">
+        <v>4</v>
+      </c>
+      <c r="G5" t="s">
+        <v>2</v>
+      </c>
+      <c r="H5">
+        <v>-0.85280286542244155</v>
+      </c>
+      <c r="I5">
+        <v>-0.95940322360024655</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+      <c r="L5" s="7"/>
+      <c r="M5" s="28">
+        <v>0.50068616032788027</v>
+      </c>
+      <c r="N5" s="10">
+        <v>-0.47589397007768114</v>
+      </c>
+      <c r="O5" s="10">
+        <v>0.66700648915363181</v>
+      </c>
+      <c r="P5" s="29">
+        <v>-0.27917851193594512</v>
+      </c>
+      <c r="T5" s="10">
+        <f>P2</f>
+        <v>2.2515056639427853E-2</v>
+      </c>
+      <c r="U5" s="10">
+        <f>T5/$T$6</f>
+        <v>5.6287641598569667E-3</v>
+      </c>
+      <c r="V5">
+        <f t="shared" si="0"/>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6">
+        <v>4</v>
+      </c>
+      <c r="C6">
+        <v>4</v>
+      </c>
+      <c r="D6">
+        <v>3</v>
+      </c>
+      <c r="E6">
+        <v>2</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="5">
+        <v>-0.99999999999999978</v>
+      </c>
+      <c r="I6" s="5">
+        <v>-0.83333333333333315</v>
+      </c>
+      <c r="J6" s="5">
+        <v>0.85280286542244155</v>
+      </c>
+      <c r="K6" s="5">
+        <v>1</v>
+      </c>
+      <c r="L6" s="7"/>
+      <c r="M6" s="30">
+        <v>0.49899238242250915</v>
+      </c>
+      <c r="N6" s="11">
+        <v>0.52593200347539737</v>
+      </c>
+      <c r="O6" s="11">
+        <v>-0.2653593317946687</v>
+      </c>
+      <c r="P6" s="31">
+        <v>-0.63559936676664053</v>
+      </c>
+      <c r="S6" t="s">
+        <v>45</v>
+      </c>
+      <c r="T6" s="10">
+        <f>SUM(T2:T5)</f>
+        <v>3.9999999999999973</v>
+      </c>
+      <c r="U6">
+        <f>SUM(U2:U5)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7">
+        <v>2</v>
+      </c>
+      <c r="C7">
+        <v>2</v>
+      </c>
+      <c r="D7">
+        <v>4</v>
+      </c>
+      <c r="E7">
+        <v>5</v>
+      </c>
+      <c r="M7" s="10">
+        <v>-6.5035777721102325E-14</v>
+      </c>
+      <c r="N7" s="10">
+        <v>1.0700380628294708E-17</v>
+      </c>
+      <c r="O7" s="10">
+        <v>-4.3973905709259004E-19</v>
+      </c>
+      <c r="P7" s="10">
+        <v>4.9207754099215529E-18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="1">
+        <f>AVERAGE(B2:B7)</f>
+        <v>3</v>
+      </c>
+      <c r="C8">
+        <f t="shared" ref="C8:E8" si="1">AVERAGE(C2:C7)</f>
+        <v>3</v>
+      </c>
+      <c r="D8" s="1">
+        <f t="shared" si="1"/>
+        <v>3.3333333333333335</v>
+      </c>
+      <c r="E8" s="1">
+        <f t="shared" si="1"/>
+        <v>3.1666666666666665</v>
+      </c>
+      <c r="M8" s="10">
+        <v>2.886579864025407E-15</v>
+      </c>
+      <c r="N8" s="10">
+        <v>2.2204460492503131E-16</v>
+      </c>
+      <c r="O8" s="10">
+        <v>2.2204460492503131E-16</v>
+      </c>
+      <c r="P8" s="10">
+        <v>2.2204460492503131E-16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="M9" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(M2)</f>
+        <v>=eigVECTSym(H12#)</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
+        <v>67</v>
+      </c>
+      <c r="G10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B11" s="1" cm="1">
+        <f t="array" ref="B11:B16">(B2:B7-AVERAGE(B$2:B$7))/_xlfn.STDEV.S(B$2:B$7)</f>
+        <v>1.2909944487358056</v>
+      </c>
+      <c r="C11" s="1" cm="1">
+        <f t="array" ref="C11:C16">(C2:C7-AVERAGE(C$2:C$7))/_xlfn.STDEV.S(C$2:C$7)</f>
+        <v>0.6454972243679028</v>
+      </c>
+      <c r="D11" s="1" cm="1">
+        <f t="array" ref="D11:D16">(D2:D7-AVERAGE(D$2:D$7))/_xlfn.STDEV.S(D$2:D$7)</f>
+        <v>-1.1009637651263611</v>
+      </c>
+      <c r="E11" s="1" cm="1">
+        <f t="array" ref="E11:E16">(E2:E7-AVERAGE(E$2:E$7))/_xlfn.STDEV.S(E$2:E$7)</f>
+        <v>-1.257933624538798</v>
+      </c>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="K11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="L11" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="M11" s="10">
+        <f>B11*$M$3</f>
+        <v>-0.64967640974799767</v>
+      </c>
+      <c r="N11" s="10">
+        <f>C11*$M$4</f>
+        <v>-0.32085323014750022</v>
+      </c>
+      <c r="O11" s="10">
+        <f>D11*$M$5</f>
+        <v>-0.55123732022124394</v>
+      </c>
+      <c r="P11" s="10">
+        <f>E11*$M$6</f>
+        <v>-0.62769929623799692</v>
+      </c>
+      <c r="Q11" s="10">
+        <f>SUM(M11:P11)</f>
+        <v>-2.1494662563547386</v>
+      </c>
+      <c r="R11" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B12" s="1">
+        <v>0.6454972243679028</v>
+      </c>
+      <c r="C12" s="1">
+        <v>1.2909944487358056</v>
+      </c>
+      <c r="D12" s="1">
+        <v>-1.1009637651263611</v>
+      </c>
+      <c r="E12" s="1">
+        <v>-0.6773488747516605</v>
+      </c>
+      <c r="G12" t="s">
+        <v>0</v>
+      </c>
+      <c r="H12" cm="1">
+        <f t="array" ref="H12:K15">[1]!CORR(B11:E16)</f>
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="I12">
+        <v>0.83333333333333315</v>
+      </c>
+      <c r="J12">
+        <v>-0.85280286542244155</v>
+      </c>
+      <c r="K12">
+        <v>-0.97439119569461963</v>
+      </c>
+      <c r="L12" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="M12" s="10">
+        <f t="shared" ref="M12:M16" si="2">B12*$M$3</f>
+        <v>-0.32483820487399884</v>
+      </c>
+      <c r="N12" s="10">
+        <f>C12*$M$4</f>
+        <v>-0.64170646029500045</v>
+      </c>
+      <c r="O12" s="10">
+        <f t="shared" ref="O12:O16" si="3">D12*$M$5</f>
+        <v>-0.55123732022124394</v>
+      </c>
+      <c r="P12" s="10">
+        <f t="shared" ref="P12:P16" si="4">E12*$M$6</f>
+        <v>-0.33799192874353684</v>
+      </c>
+      <c r="Q12" s="10">
+        <f t="shared" ref="Q12:Q16" si="5">SUM(M12:P12)</f>
+        <v>-1.8557739141337801</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B13" s="1">
+        <v>-1.2909944487358056</v>
+      </c>
+      <c r="C13" s="1">
+        <v>-0.6454972243679028</v>
+      </c>
+      <c r="D13" s="1">
+        <v>0.55048188256318031</v>
+      </c>
+      <c r="E13" s="1">
+        <v>1.0644053746097524</v>
+      </c>
+      <c r="G13" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13">
+        <v>0.83333333333333315</v>
+      </c>
+      <c r="I13">
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="J13">
+        <v>-0.95940322360024688</v>
+      </c>
+      <c r="K13">
+        <v>-0.82448485789544734</v>
+      </c>
+      <c r="L13" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="M13" s="10">
+        <f t="shared" si="2"/>
+        <v>0.64967640974799767</v>
+      </c>
+      <c r="N13" s="10">
+        <f t="shared" ref="N13:N16" si="6">C13*$M$4</f>
+        <v>0.32085323014750022</v>
+      </c>
+      <c r="O13" s="10">
+        <f t="shared" si="3"/>
+        <v>0.27561866011062186</v>
+      </c>
+      <c r="P13" s="10">
+        <f t="shared" si="4"/>
+        <v>0.53113017373984361</v>
+      </c>
+      <c r="Q13" s="10">
+        <f t="shared" si="5"/>
+        <v>1.7772784737459633</v>
+      </c>
+      <c r="S13" t="s">
+        <v>49</v>
+      </c>
+      <c r="X13" t="str">
+        <f t="shared" ref="X13:X19" si="7">Q10</f>
+        <v>PC1 score</v>
+      </c>
+      <c r="Y13" t="str">
+        <f>Q20</f>
+        <v>PC2 score</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B14" s="1">
+        <v>-0.6454972243679028</v>
+      </c>
+      <c r="C14" s="1">
+        <v>-1.2909944487358056</v>
+      </c>
+      <c r="D14" s="1">
+        <v>1.376204706407951</v>
+      </c>
+      <c r="E14" s="1">
+        <v>0.48382062482261473</v>
+      </c>
+      <c r="G14" t="s">
+        <v>2</v>
+      </c>
+      <c r="H14">
+        <v>-0.85280286542244155</v>
+      </c>
+      <c r="I14">
+        <v>-0.95940322360024688</v>
+      </c>
+      <c r="J14">
+        <v>1</v>
+      </c>
+      <c r="K14">
+        <v>0.83096360373077105</v>
+      </c>
+      <c r="L14" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="10">
+        <f t="shared" si="2"/>
+        <v>0.32483820487399884</v>
+      </c>
+      <c r="N14" s="10">
+        <f t="shared" si="6"/>
+        <v>0.64170646029500045</v>
+      </c>
+      <c r="O14" s="10">
+        <f t="shared" si="3"/>
+        <v>0.68904665027655476</v>
+      </c>
+      <c r="P14" s="10">
+        <f t="shared" si="4"/>
+        <v>0.24142280624538348</v>
+      </c>
+      <c r="Q14" s="10">
+        <f t="shared" si="5"/>
+        <v>1.8970141216909373</v>
+      </c>
+      <c r="S14" t="s">
+        <v>32</v>
+      </c>
+      <c r="T14" t="s">
+        <v>33</v>
+      </c>
+      <c r="U14" t="s">
+        <v>34</v>
+      </c>
+      <c r="V14" t="s">
+        <v>35</v>
+      </c>
+      <c r="X14" s="1">
+        <f t="shared" si="7"/>
+        <v>-2.1494662563547386</v>
+      </c>
+      <c r="Y14" s="1">
+        <f t="shared" ref="Y14:Y19" si="8">Q21</f>
+        <v>-0.40619352018223537</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="1">
+        <v>0.6454972243679028</v>
+      </c>
+      <c r="C15" s="1">
+        <v>0.6454972243679028</v>
+      </c>
+      <c r="D15" s="1">
+        <v>-0.27524094128159032</v>
+      </c>
+      <c r="E15" s="1">
+        <v>-0.6773488747516605</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="H15" s="5">
+        <v>-0.97439119569461963</v>
+      </c>
+      <c r="I15" s="5">
+        <v>-0.82448485789544734</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0.83096360373077105</v>
+      </c>
+      <c r="K15" s="5">
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="L15" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="M15" s="10">
+        <f t="shared" si="2"/>
+        <v>-0.32483820487399884</v>
+      </c>
+      <c r="N15" s="10">
+        <f t="shared" si="6"/>
+        <v>-0.32085323014750022</v>
+      </c>
+      <c r="O15" s="10">
+        <f t="shared" si="3"/>
+        <v>-0.13780933005531101</v>
+      </c>
+      <c r="P15" s="10">
+        <f t="shared" si="4"/>
+        <v>-0.33799192874353684</v>
+      </c>
+      <c r="Q15" s="10">
+        <f t="shared" si="5"/>
+        <v>-1.1214926938203469</v>
+      </c>
+      <c r="S15" s="10">
+        <f>M3</f>
+        <v>-0.5032371830755642</v>
+      </c>
+      <c r="T15" s="10">
+        <f>M4</f>
+        <v>-0.49706368677524959</v>
+      </c>
+      <c r="U15" s="10">
+        <f>M5</f>
+        <v>0.50068616032788027</v>
+      </c>
+      <c r="V15" s="10">
+        <f>M6</f>
+        <v>0.49899238242250915</v>
+      </c>
+      <c r="X15" s="1">
+        <f t="shared" si="7"/>
+        <v>-1.8557739141337801</v>
+      </c>
+      <c r="Y15" s="1">
+        <f t="shared" si="8"/>
+        <v>0.54170019493177368</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B16" s="1">
+        <v>-0.6454972243679028</v>
+      </c>
+      <c r="C16" s="1">
+        <v>-0.6454972243679028</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.55048188256318031</v>
+      </c>
+      <c r="E16" s="1">
+        <v>1.0644053746097524</v>
+      </c>
+      <c r="L16" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="M16" s="10">
+        <f t="shared" si="2"/>
+        <v>0.32483820487399884</v>
+      </c>
+      <c r="N16" s="10">
+        <f t="shared" si="6"/>
+        <v>0.32085323014750022</v>
+      </c>
+      <c r="O16" s="10">
+        <f t="shared" si="3"/>
+        <v>0.27561866011062186</v>
+      </c>
+      <c r="P16" s="10">
+        <f t="shared" si="4"/>
+        <v>0.53113017373984361</v>
+      </c>
+      <c r="Q16" s="10">
+        <f t="shared" si="5"/>
+        <v>1.4524402688719644</v>
+      </c>
+      <c r="X16" s="1">
+        <f t="shared" si="7"/>
+        <v>1.7772784737459633</v>
+      </c>
+      <c r="Y16" s="1">
+        <f t="shared" si="8"/>
+        <v>0.56638182851679297</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17">
+        <f>AVERAGE(B11:B16)</f>
+        <v>0</v>
+      </c>
+      <c r="C17" s="1">
+        <f t="shared" ref="C17:E17" si="9">AVERAGE(C11:C16)</f>
+        <v>0</v>
+      </c>
+      <c r="D17">
+        <f t="shared" si="9"/>
+        <v>-1.4802973661668753E-16</v>
+      </c>
+      <c r="E17">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M17">
+        <f>SUM(M11:M16)</f>
+        <v>0</v>
+      </c>
+      <c r="N17">
+        <f t="shared" ref="N17:P17" si="10">SUM(N11:N16)</f>
+        <v>0</v>
+      </c>
+      <c r="O17">
+        <f t="shared" si="10"/>
+        <v>-4.4408920985006262E-16</v>
+      </c>
+      <c r="P17">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="X17" s="1">
+        <f t="shared" si="7"/>
+        <v>1.8970141216909373</v>
+      </c>
+      <c r="Y17" s="1">
+        <f t="shared" si="8"/>
+        <v>-0.77446839942045798</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L18" s="7"/>
+      <c r="M18" s="10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(M11)</f>
+        <v>=B11*$M$3</v>
+      </c>
+      <c r="N18" s="10" t="str">
+        <f t="shared" ref="N18:P18" ca="1" si="11">_xlfn.FORMULATEXT(N11)</f>
+        <v>=C11*$M$4</v>
+      </c>
+      <c r="O18" s="10" t="str">
+        <f t="shared" ca="1" si="11"/>
+        <v>=D11*$M$5</v>
+      </c>
+      <c r="P18" s="10" t="str">
+        <f t="shared" ca="1" si="11"/>
+        <v>=E11*$M$6</v>
+      </c>
+      <c r="X18" s="1">
+        <f t="shared" si="7"/>
+        <v>-1.1214926938203469</v>
+      </c>
+      <c r="Y18" s="1">
+        <f t="shared" si="8"/>
+        <v>-0.19010406557655549</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="X19" s="1">
+        <f t="shared" si="7"/>
+        <v>1.4524402688719644</v>
+      </c>
+      <c r="Y19" s="1">
+        <f t="shared" si="8"/>
+        <v>0.26268396173068281</v>
+      </c>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="M20" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L21" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="M21" s="10">
+        <f t="shared" ref="M21:M26" si="12">B11*$N$3</f>
+        <v>-0.60739573357222021</v>
+      </c>
+      <c r="N21" s="10">
+        <f t="shared" ref="N21:N26" si="13">C11*$N$4</f>
+        <v>0.33884774768508746</v>
+      </c>
+      <c r="O21" s="10">
+        <f t="shared" ref="O21:O26" si="14">D11*$N$5</f>
+        <v>0.52394201709765564</v>
+      </c>
+      <c r="P21" s="10">
+        <f t="shared" ref="P21:P26" si="15">E11*$N$6</f>
+        <v>-0.66158755139275827</v>
+      </c>
+      <c r="Q21" s="10">
+        <f>SUM(M21:P21)</f>
+        <v>-0.40619352018223537</v>
+      </c>
+      <c r="R21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L22" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" s="10">
+        <f t="shared" si="12"/>
+        <v>-0.3036978667861101</v>
+      </c>
+      <c r="N22" s="10">
+        <f t="shared" si="13"/>
+        <v>0.67769549537017493</v>
+      </c>
+      <c r="O22" s="10">
+        <f t="shared" si="14"/>
+        <v>0.52394201709765564</v>
+      </c>
+      <c r="P22" s="10">
+        <f t="shared" si="15"/>
+        <v>-0.35623945074994678</v>
+      </c>
+      <c r="Q22" s="10">
+        <f t="shared" ref="Q22:Q26" si="16">SUM(M22:P22)</f>
+        <v>0.54170019493177368</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L23" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="M23" s="10">
+        <f t="shared" si="12"/>
+        <v>0.60739573357222021</v>
+      </c>
+      <c r="N23" s="10">
+        <f t="shared" si="13"/>
+        <v>-0.33884774768508746</v>
+      </c>
+      <c r="O23" s="10">
+        <f t="shared" si="14"/>
+        <v>-0.26197100854882771</v>
+      </c>
+      <c r="P23" s="10">
+        <f t="shared" si="15"/>
+        <v>0.55980485117848788</v>
+      </c>
+      <c r="Q23" s="10">
+        <f t="shared" si="16"/>
+        <v>0.56638182851679297</v>
+      </c>
+      <c r="S23" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="M24" s="10">
+        <f t="shared" si="12"/>
+        <v>0.3036978667861101</v>
+      </c>
+      <c r="N24" s="10">
+        <f t="shared" si="13"/>
+        <v>-0.67769549537017493</v>
+      </c>
+      <c r="O24" s="10">
+        <f t="shared" si="14"/>
+        <v>-0.65492752137206944</v>
+      </c>
+      <c r="P24" s="10">
+        <f t="shared" si="15"/>
+        <v>0.25445675053567635</v>
+      </c>
+      <c r="Q24" s="10">
+        <f t="shared" si="16"/>
+        <v>-0.77446839942045798</v>
+      </c>
+      <c r="S24" t="s">
+        <v>32</v>
+      </c>
+      <c r="T24" t="s">
+        <v>33</v>
+      </c>
+      <c r="U24" t="s">
+        <v>34</v>
+      </c>
+      <c r="V24" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L25" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="M25" s="10">
+        <f t="shared" si="12"/>
+        <v>-0.3036978667861101</v>
+      </c>
+      <c r="N25" s="10">
+        <f t="shared" si="13"/>
+        <v>0.33884774768508746</v>
+      </c>
+      <c r="O25" s="10">
+        <f t="shared" si="14"/>
+        <v>0.13098550427441394</v>
+      </c>
+      <c r="P25" s="10">
+        <f t="shared" si="15"/>
+        <v>-0.35623945074994678</v>
+      </c>
+      <c r="Q25" s="10">
+        <f t="shared" si="16"/>
+        <v>-0.19010406557655549</v>
+      </c>
+      <c r="S25" s="10">
+        <f>N3</f>
+        <v>-0.47048671213652926</v>
+      </c>
+      <c r="T25" s="10">
+        <f>N4</f>
+        <v>0.52494067347369466</v>
+      </c>
+      <c r="U25" s="10">
+        <f>N5</f>
+        <v>-0.47589397007768114</v>
+      </c>
+      <c r="V25" s="10">
+        <f>N6</f>
+        <v>0.52593200347539737</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L26" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="M26" s="10">
+        <f t="shared" si="12"/>
+        <v>0.3036978667861101</v>
+      </c>
+      <c r="N26" s="10">
+        <f t="shared" si="13"/>
+        <v>-0.33884774768508746</v>
+      </c>
+      <c r="O26" s="10">
+        <f t="shared" si="14"/>
+        <v>-0.26197100854882771</v>
+      </c>
+      <c r="P26" s="10">
+        <f t="shared" si="15"/>
+        <v>0.55980485117848788</v>
+      </c>
+      <c r="Q26" s="10">
+        <f t="shared" si="16"/>
+        <v>0.26268396173068281</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="L27" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M27">
+        <f>SUM(M21:M26)</f>
+        <v>0</v>
+      </c>
+      <c r="N27">
+        <f t="shared" ref="N27:P27" si="17">SUM(N21:N26)</f>
+        <v>0</v>
+      </c>
+      <c r="O27">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="P27">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="M28" s="10" t="str">
+        <f ca="1">_xlfn.FORMULATEXT(M21)</f>
+        <v>=B11*$N$3</v>
+      </c>
+      <c r="N28" s="10" t="str">
+        <f t="shared" ref="N28:P28" ca="1" si="18">_xlfn.FORMULATEXT(N21)</f>
+        <v>=C11*$N$4</v>
+      </c>
+      <c r="O28" s="10" t="str">
+        <f t="shared" ca="1" si="18"/>
+        <v>=D11*$N$5</v>
+      </c>
+      <c r="P28" s="10" t="str">
+        <f t="shared" ca="1" si="18"/>
+        <v>=E11*$N$6</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sheet2</vt:lpstr>
       <vt:lpstr>Sheet7</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Branko Pecar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>